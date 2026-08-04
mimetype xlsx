--- v0 (2026-05-14)
+++ v1 (2026-08-04)
@@ -9,55 +9,55 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/embeddings/oleObject1.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Usuario\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Usuario\Desktop\LISTAS BZT VIGENTES\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8676"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8475"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$C$47</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C21" i="1" l="1"/>
   <c r="C22" i="1" s="1"/>
   <c r="C34" i="1" l="1"/>
   <c r="C14" i="1" l="1"/>
   <c r="C15" i="1" s="1"/>
   <c r="C31" i="1"/>
   <c r="C32" i="1"/>
   <c r="C33" i="1"/>
   <c r="C30" i="1"/>
   <c r="C20" i="1"/>
@@ -2317,121 +2317,121 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="26" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="27" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:retenesbaztarrica@gmail.com#retenesbaztarrica@gmail.com" TargetMode="External"/></Relationships>
 </file>
@@ -2501,59 +2501,59 @@
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="es-ES" sz="1500" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial Narrow"/>
             </a:rPr>
             <a:t>retenesbaztarrica@gmail.com</a:t>
           </a:r>
           <a:endParaRPr lang="es-ES"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>121920</xdr:rowOff>
+          <xdr:rowOff>123825</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>1638300</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>1478280</xdr:rowOff>
+          <xdr:rowOff>1476375</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1027" name="Object 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1027"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="38100">
               <a:solidFill>
@@ -2848,126 +2848,126 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BH74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.109375" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="11.44140625" style="11"/>
+    <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="81.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.7109375" style="28" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" style="11"/>
     <col min="5" max="9" width="0" style="53" hidden="1" customWidth="1"/>
-    <col min="10" max="10" width="9.44140625" style="53" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="9.42578125" style="53" hidden="1" customWidth="1"/>
     <col min="11" max="37" width="0" style="53" hidden="1" customWidth="1"/>
-    <col min="38" max="38" width="9.5546875" style="53" hidden="1" customWidth="1"/>
+    <col min="38" max="38" width="9.5703125" style="53" hidden="1" customWidth="1"/>
     <col min="39" max="58" width="0" style="53" hidden="1" customWidth="1"/>
-    <col min="59" max="60" width="11.5546875" style="53"/>
+    <col min="59" max="60" width="11.5703125" style="53"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60" ht="126.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C1" s="85"/>
+    <row r="1" spans="1:60" ht="126.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="66"/>
+      <c r="B1" s="67"/>
+      <c r="C1" s="68"/>
       <c r="D1" s="53"/>
       <c r="E1" s="60"/>
       <c r="F1" s="60"/>
       <c r="G1" s="60"/>
       <c r="H1" s="60"/>
       <c r="I1" s="60"/>
       <c r="BH1" s="58"/>
     </row>
-    <row r="2" spans="1:60" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="C2" s="88"/>
+    <row r="2" spans="1:60" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="69">
+        <v>46235</v>
+      </c>
+      <c r="B2" s="70"/>
+      <c r="C2" s="71"/>
       <c r="D2" s="11">
-        <v>38.604999999999997</v>
-[...5 lines deleted...]
-      <c r="I2" s="89"/>
+        <v>40.921300000000002</v>
+      </c>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
       <c r="BH2" s="58"/>
     </row>
-    <row r="3" spans="1:60" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:60" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="89"/>
-[...3 lines deleted...]
-      <c r="I3" s="89"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+      <c r="I3" s="72"/>
       <c r="BH3" s="58"/>
     </row>
-    <row r="4" spans="1:60" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A4" s="68" t="s">
+    <row r="4" spans="1:60" ht="21.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="75" t="s">
         <v>6</v>
       </c>
-      <c r="B4" s="69"/>
-[...5 lines deleted...]
-      <c r="I4" s="66"/>
+      <c r="B4" s="76"/>
+      <c r="C4" s="77"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73"/>
+      <c r="H4" s="73"/>
+      <c r="I4" s="73"/>
       <c r="BH4" s="58"/>
     </row>
-    <row r="5" spans="1:60" s="9" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:60" s="9" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="13"/>
       <c r="B5" s="14"/>
       <c r="C5" s="30"/>
       <c r="D5" s="11"/>
       <c r="E5" s="61"/>
       <c r="F5" s="61"/>
       <c r="G5" s="61"/>
       <c r="H5" s="61"/>
       <c r="I5" s="61"/>
       <c r="J5" s="54"/>
       <c r="K5" s="54"/>
       <c r="L5" s="54"/>
       <c r="M5" s="54"/>
       <c r="N5" s="54"/>
       <c r="O5" s="54"/>
       <c r="P5" s="54"/>
       <c r="Q5" s="54"/>
       <c r="R5" s="54"/>
       <c r="S5" s="54"/>
       <c r="T5" s="54"/>
       <c r="U5" s="54"/>
       <c r="V5" s="54"/>
       <c r="W5" s="54"/>
       <c r="X5" s="54"/>
       <c r="Y5" s="54"/>
@@ -2985,69 +2985,69 @@
       <c r="AK5" s="54"/>
       <c r="AL5" s="54"/>
       <c r="AM5" s="54"/>
       <c r="AN5" s="54"/>
       <c r="AO5" s="54"/>
       <c r="AP5" s="54"/>
       <c r="AQ5" s="54"/>
       <c r="AR5" s="54"/>
       <c r="AS5" s="54"/>
       <c r="AT5" s="54"/>
       <c r="AU5" s="54"/>
       <c r="AV5" s="54"/>
       <c r="AW5" s="54"/>
       <c r="AX5" s="54"/>
       <c r="AY5" s="54"/>
       <c r="AZ5" s="54"/>
       <c r="BA5" s="54"/>
       <c r="BB5" s="54"/>
       <c r="BC5" s="54"/>
       <c r="BD5" s="54"/>
       <c r="BE5" s="54"/>
       <c r="BF5" s="54"/>
       <c r="BG5" s="54"/>
       <c r="BH5" s="59"/>
     </row>
-    <row r="6" spans="1:60" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:60" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="21">
         <v>3575</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="31">
         <f>D6*$D$2</f>
-        <v>16383.415090260532</v>
+        <v>17366.419995676166</v>
       </c>
       <c r="D6" s="12">
         <v>424.38583318897901</v>
       </c>
-      <c r="E6" s="67"/>
-[...3 lines deleted...]
-      <c r="I6" s="67"/>
+      <c r="E6" s="74"/>
+      <c r="F6" s="74"/>
+      <c r="G6" s="74"/>
+      <c r="H6" s="74"/>
+      <c r="I6" s="74"/>
       <c r="J6" s="55">
         <v>94.03</v>
       </c>
       <c r="K6" s="56">
         <f>J6/100*6</f>
         <v>5.6417999999999999</v>
       </c>
       <c r="L6" s="56">
         <f>J6+K6</f>
         <v>99.671800000000005</v>
       </c>
       <c r="M6" s="55">
         <v>99.671800000000005</v>
       </c>
       <c r="N6" s="53">
         <f>M6/100*8</f>
         <v>7.9737439999999999</v>
       </c>
       <c r="O6" s="56">
         <f>M6+N6</f>
         <v>107.645544</v>
       </c>
       <c r="P6" s="55">
         <v>107.645544</v>
       </c>
@@ -3171,59 +3171,59 @@
       <c r="BA6" s="53">
         <f>AZ6/100*13</f>
         <v>40.433249648815305</v>
       </c>
       <c r="BB6" s="56">
         <f>AZ6+BA6</f>
         <v>351.45824694739463</v>
       </c>
       <c r="BC6" s="56">
         <f>Z6+AY6</f>
         <v>369.03115929476434</v>
       </c>
       <c r="BD6" s="55">
         <v>369.03115929476434</v>
       </c>
       <c r="BE6" s="56">
         <f>BD6/100*15</f>
         <v>55.354673894214649</v>
       </c>
       <c r="BF6" s="56">
         <f>BD6+BE6</f>
         <v>424.38583318897901</v>
       </c>
       <c r="BH6" s="58"/>
     </row>
-    <row r="7" spans="1:60" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:60" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="22"/>
       <c r="B7" s="19"/>
       <c r="C7" s="32"/>
-      <c r="E7" s="67"/>
-[...3 lines deleted...]
-      <c r="I7" s="67"/>
+      <c r="E7" s="74"/>
+      <c r="F7" s="74"/>
+      <c r="G7" s="74"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
       <c r="K7" s="56">
         <f t="shared" ref="K7:K44" si="0">J7/100*6</f>
         <v>0</v>
       </c>
       <c r="L7" s="56">
         <f t="shared" ref="L7:L44" si="1">J7+K7</f>
         <v>0</v>
       </c>
       <c r="N7" s="53">
         <f t="shared" ref="N7:N44" si="2">M7/100*8</f>
         <v>0</v>
       </c>
       <c r="O7" s="56">
         <f t="shared" ref="O7:O44" si="3">M7+N7</f>
         <v>0</v>
       </c>
       <c r="Q7" s="56">
         <f t="shared" ref="Q7:Q44" si="4">P7/100*10</f>
         <v>0</v>
       </c>
       <c r="R7" s="56">
         <f t="shared" ref="R7:R44" si="5">P7+Q7</f>
         <v>0</v>
       </c>
       <c r="T7" s="56">
@@ -3276,62 +3276,62 @@
         <v>0</v>
       </c>
       <c r="AX7" s="56">
         <f t="shared" ref="AX7:AX44" si="17">AV7+AW7</f>
         <v>0</v>
       </c>
       <c r="AY7" s="56">
         <f t="shared" ref="AY7:AY44" si="18">Z7/100*5</f>
         <v>0</v>
       </c>
       <c r="BB7" s="56"/>
       <c r="BC7" s="56">
         <f t="shared" ref="BC7:BC44" si="19">Z7+AY7</f>
         <v>0</v>
       </c>
       <c r="BE7" s="56">
         <f t="shared" ref="BE7:BE44" si="20">BD7/100*15</f>
         <v>0</v>
       </c>
       <c r="BF7" s="56">
         <f t="shared" ref="BF7:BF44" si="21">BD7+BE7</f>
         <v>0</v>
       </c>
       <c r="BH7" s="58"/>
     </row>
-    <row r="8" spans="1:60" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A8" s="68" t="s">
+    <row r="8" spans="1:60" ht="21.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="75" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="69"/>
-      <c r="C8" s="70"/>
+      <c r="B8" s="76"/>
+      <c r="C8" s="77"/>
       <c r="D8" s="63"/>
-      <c r="E8" s="80"/>
-[...3 lines deleted...]
-      <c r="I8" s="80"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
+      <c r="I8" s="87"/>
       <c r="J8" s="58"/>
       <c r="K8" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L8" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M8" s="58"/>
       <c r="N8" s="58">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O8" s="64">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P8" s="58"/>
       <c r="Q8" s="64">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R8" s="64">
         <f t="shared" si="5"/>
@@ -3406,51 +3406,51 @@
         <v>0</v>
       </c>
       <c r="AY8" s="64">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="AZ8" s="58"/>
       <c r="BA8" s="58"/>
       <c r="BB8" s="64"/>
       <c r="BC8" s="64">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="BD8" s="58"/>
       <c r="BE8" s="64">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="BF8" s="64">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="BG8" s="58"/>
       <c r="BH8" s="58"/>
     </row>
-    <row r="9" spans="1:60" s="9" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:60" s="9" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="13"/>
       <c r="B9" s="14"/>
       <c r="C9" s="30"/>
       <c r="D9" s="11"/>
       <c r="E9" s="62"/>
       <c r="F9" s="62"/>
       <c r="G9" s="62"/>
       <c r="H9" s="62"/>
       <c r="I9" s="62"/>
       <c r="J9" s="54"/>
       <c r="K9" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L9" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M9" s="54"/>
       <c r="N9" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O9" s="56">
         <f t="shared" si="3"/>
@@ -3534,60 +3534,60 @@
         <v>0</v>
       </c>
       <c r="AY9" s="56">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="AZ9" s="54"/>
       <c r="BA9" s="53"/>
       <c r="BB9" s="56"/>
       <c r="BC9" s="56">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="BD9" s="54"/>
       <c r="BE9" s="56">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="BF9" s="56">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="BG9" s="54"/>
       <c r="BH9" s="59"/>
     </row>
-    <row r="10" spans="1:60" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:60" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="21">
         <v>2233</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="31">
         <f>D10*$D$2</f>
-        <v>37523.251702626032</v>
+        <v>39774.646804783602</v>
       </c>
       <c r="D10" s="12">
         <v>971.97906236565302</v>
       </c>
       <c r="J10" s="55">
         <v>215.36</v>
       </c>
       <c r="K10" s="56">
         <f t="shared" si="0"/>
         <v>12.9216</v>
       </c>
       <c r="L10" s="56">
         <f t="shared" si="1"/>
         <v>228.28160000000003</v>
       </c>
       <c r="M10" s="55">
         <v>228.28160000000003</v>
       </c>
       <c r="N10" s="53">
         <f t="shared" si="2"/>
         <v>18.262528000000003</v>
       </c>
       <c r="O10" s="56">
         <f t="shared" si="3"/>
         <v>246.54412800000003</v>
@@ -3715,51 +3715,51 @@
       <c r="BA10" s="53">
         <f t="shared" ref="BA10:BA44" si="28">AZ10/100*13</f>
         <v>92.605051838644826</v>
       </c>
       <c r="BB10" s="56">
         <f t="shared" ref="BB10:BB44" si="29">AZ10+BA10</f>
         <v>804.95160444360499</v>
       </c>
       <c r="BC10" s="56">
         <f t="shared" si="19"/>
         <v>845.1991846657852</v>
       </c>
       <c r="BD10" s="55">
         <v>845.1991846657852</v>
       </c>
       <c r="BE10" s="56">
         <f t="shared" si="20"/>
         <v>126.7798776998678</v>
       </c>
       <c r="BF10" s="56">
         <f>BD10+BE10</f>
         <v>971.97906236565302</v>
       </c>
       <c r="BH10" s="58"/>
     </row>
-    <row r="11" spans="1:60" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:60" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="23"/>
       <c r="B11" s="10"/>
       <c r="C11" s="33"/>
       <c r="K11" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L11" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N11" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O11" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q11" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R11" s="56">
         <f t="shared" si="5"/>
@@ -3815,56 +3815,56 @@
         <v>0</v>
       </c>
       <c r="AX11" s="56">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="AY11" s="56">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="BB11" s="56"/>
       <c r="BC11" s="56">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="BE11" s="56">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="BF11" s="56">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="BH11" s="58"/>
     </row>
-    <row r="12" spans="1:60" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A12" s="68" t="s">
+    <row r="12" spans="1:60" ht="21.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="75" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="69"/>
-      <c r="C12" s="70"/>
+      <c r="B12" s="76"/>
+      <c r="C12" s="77"/>
       <c r="K12" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L12" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N12" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O12" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q12" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R12" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="T12" s="56">
@@ -3917,51 +3917,51 @@
         <v>0</v>
       </c>
       <c r="AX12" s="56">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="AY12" s="56">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="BB12" s="56"/>
       <c r="BC12" s="56">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="BE12" s="56">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="BF12" s="56">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="BH12" s="58"/>
     </row>
-    <row r="13" spans="1:60" s="9" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="1:60" s="9" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="13"/>
       <c r="B13" s="14"/>
       <c r="C13" s="30"/>
       <c r="D13" s="11"/>
       <c r="E13" s="54"/>
       <c r="F13" s="54"/>
       <c r="G13" s="54"/>
       <c r="H13" s="54"/>
       <c r="I13" s="54"/>
       <c r="J13" s="54"/>
       <c r="K13" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L13" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M13" s="54"/>
       <c r="N13" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O13" s="56">
         <f t="shared" si="3"/>
@@ -4045,60 +4045,60 @@
         <v>0</v>
       </c>
       <c r="AY13" s="56">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="AZ13" s="54"/>
       <c r="BA13" s="53"/>
       <c r="BB13" s="56"/>
       <c r="BC13" s="56">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="BD13" s="54"/>
       <c r="BE13" s="56">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="BF13" s="56">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="BG13" s="54"/>
       <c r="BH13" s="59"/>
     </row>
-    <row r="14" spans="1:60" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:60" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="31">
         <f>D14*$D$2</f>
-        <v>17318.680574610582</v>
+        <v>18357.80140908722</v>
       </c>
       <c r="D14" s="12">
         <v>448.61237079680313</v>
       </c>
       <c r="J14" s="55">
         <v>99.42</v>
       </c>
       <c r="K14" s="55">
         <f>J14/100*6</f>
         <v>5.9651999999999994</v>
       </c>
       <c r="L14" s="56">
         <f>J14+K14</f>
         <v>105.3852</v>
       </c>
       <c r="N14" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O14" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q14" s="56">
         <f t="shared" si="4"/>
@@ -4220,60 +4220,60 @@
       <c r="BA14" s="53">
         <f t="shared" si="28"/>
         <v>42.741426705204866</v>
       </c>
       <c r="BB14" s="56">
         <f t="shared" si="29"/>
         <v>371.52163212985766</v>
       </c>
       <c r="BC14" s="56">
         <f t="shared" si="19"/>
         <v>390.09771373635056</v>
       </c>
       <c r="BD14" s="55">
         <v>390.09771373635056</v>
       </c>
       <c r="BE14" s="56">
         <f t="shared" si="20"/>
         <v>58.514657060452585</v>
       </c>
       <c r="BF14" s="56">
         <f t="shared" si="21"/>
         <v>448.61237079680313</v>
       </c>
       <c r="BH14" s="58"/>
     </row>
-    <row r="15" spans="1:60" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:60" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="31">
         <f>C14</f>
-        <v>17318.680574610582</v>
+        <v>18357.80140908722</v>
       </c>
       <c r="D15" s="12">
         <v>486.58384856392831</v>
       </c>
       <c r="J15" s="55">
         <v>107.8</v>
       </c>
       <c r="K15" s="55">
         <f>J15/100*6</f>
         <v>6.468</v>
       </c>
       <c r="L15" s="56">
         <f>J15+K15</f>
         <v>114.268</v>
       </c>
       <c r="N15" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O15" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q15" s="56">
         <f t="shared" si="4"/>
@@ -4394,51 +4394,51 @@
       </c>
       <c r="BA15" s="53">
         <f t="shared" si="28"/>
         <v>46.359149352909121</v>
       </c>
       <c r="BB15" s="56">
         <f t="shared" si="29"/>
         <v>402.96799052913315</v>
       </c>
       <c r="BC15" s="56">
         <f t="shared" si="19"/>
         <v>423.11639005558982</v>
       </c>
       <c r="BD15" s="55">
         <v>423.11639005558982</v>
       </c>
       <c r="BE15" s="56">
         <f t="shared" si="20"/>
         <v>63.467458508338467</v>
       </c>
       <c r="BF15" s="56">
         <f t="shared" si="21"/>
         <v>486.58384856392831</v>
       </c>
     </row>
-    <row r="16" spans="1:60" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:60" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="21"/>
       <c r="B16" s="16"/>
       <c r="C16" s="31"/>
       <c r="K16" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L16" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N16" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O16" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q16" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R16" s="56">
         <f t="shared" si="5"/>
@@ -4493,51 +4493,51 @@
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="AX16" s="56">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="AY16" s="56">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="BB16" s="56"/>
       <c r="BC16" s="56">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="BE16" s="56">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="BF16" s="56">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:60" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:60" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="23"/>
       <c r="B17" s="10"/>
       <c r="C17" s="33"/>
       <c r="K17" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L17" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N17" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O17" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q17" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R17" s="56">
         <f t="shared" si="5"/>
@@ -4592,56 +4592,56 @@
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="AX17" s="56">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="AY17" s="56">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="BB17" s="56"/>
       <c r="BC17" s="56">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="BE17" s="56">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="BF17" s="56">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:60" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A18" s="71" t="s">
+    <row r="18" spans="1:60" ht="21.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="72"/>
-      <c r="C18" s="73"/>
+      <c r="B18" s="79"/>
+      <c r="C18" s="80"/>
       <c r="K18" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L18" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N18" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O18" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q18" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R18" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="T18" s="56">
@@ -4693,51 +4693,51 @@
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="AX18" s="56">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="AY18" s="56">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="BB18" s="56"/>
       <c r="BC18" s="56">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="BE18" s="56">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="BF18" s="56">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:60" s="9" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:60" s="9" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="47"/>
       <c r="B19" s="48"/>
       <c r="C19" s="49"/>
       <c r="D19" s="11"/>
       <c r="E19" s="54"/>
       <c r="F19" s="54"/>
       <c r="G19" s="54"/>
       <c r="H19" s="54"/>
       <c r="I19" s="54"/>
       <c r="J19" s="54"/>
       <c r="K19" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L19" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M19" s="54"/>
       <c r="N19" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O19" s="56">
         <f t="shared" si="3"/>
@@ -4821,60 +4821,60 @@
         <v>0</v>
       </c>
       <c r="AY19" s="56">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="AZ19" s="54"/>
       <c r="BA19" s="53"/>
       <c r="BB19" s="56"/>
       <c r="BC19" s="56">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="BD19" s="54"/>
       <c r="BE19" s="56">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="BF19" s="56">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="BG19" s="54"/>
       <c r="BH19" s="54"/>
     </row>
-    <row r="20" spans="1:60" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:60" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="21">
         <v>2211</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="31">
         <f>D20*$D$2</f>
-        <v>46288.549810192198</v>
+        <v>49065.862798803741</v>
       </c>
       <c r="D20" s="12">
         <v>1199.0299134876882</v>
       </c>
       <c r="J20" s="55">
         <v>250.68</v>
       </c>
       <c r="K20" s="56">
         <f t="shared" si="0"/>
         <v>15.040800000000001</v>
       </c>
       <c r="L20" s="56">
         <f t="shared" si="1"/>
         <v>265.7208</v>
       </c>
       <c r="M20" s="55">
         <v>265.7208</v>
       </c>
       <c r="N20" s="53">
         <f t="shared" si="2"/>
         <v>21.257663999999998</v>
       </c>
       <c r="O20" s="56">
         <f t="shared" si="3"/>
         <v>286.97846399999997</v>
@@ -5012,60 +5012,60 @@
       </c>
       <c r="BA20" s="53">
         <f t="shared" si="28"/>
         <v>114.23726250272044</v>
       </c>
       <c r="BB20" s="56">
         <f t="shared" si="29"/>
         <v>992.98543560056999</v>
       </c>
       <c r="BC20" s="56">
         <f t="shared" si="19"/>
         <v>1042.6347073805985</v>
       </c>
       <c r="BD20" s="55">
         <v>1042.6347073805985</v>
       </c>
       <c r="BE20" s="56">
         <f t="shared" si="20"/>
         <v>156.39520610708979</v>
       </c>
       <c r="BF20" s="56">
         <f t="shared" si="21"/>
         <v>1199.0299134876882</v>
       </c>
     </row>
-    <row r="21" spans="1:60" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:60" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="31">
         <f>D21*$D$2</f>
-        <v>12986.090333549171</v>
+        <v>13765.255753562124</v>
       </c>
       <c r="D21" s="12">
         <v>336.3836377036439</v>
       </c>
       <c r="J21" s="55">
         <v>70.319999999999993</v>
       </c>
       <c r="K21" s="56">
         <f t="shared" si="0"/>
         <v>4.2191999999999998</v>
       </c>
       <c r="L21" s="56">
         <f t="shared" si="1"/>
         <v>74.539199999999994</v>
       </c>
       <c r="M21" s="55">
         <v>74.539199999999994</v>
       </c>
       <c r="N21" s="53">
         <f t="shared" si="2"/>
         <v>5.9631359999999995</v>
       </c>
       <c r="O21" s="56">
         <f t="shared" si="3"/>
         <v>80.502336</v>
@@ -5203,60 +5203,60 @@
       </c>
       <c r="BA21" s="53">
         <f t="shared" si="28"/>
         <v>32.04886341008352</v>
       </c>
       <c r="BB21" s="56">
         <f t="shared" si="29"/>
         <v>278.57858194918748</v>
       </c>
       <c r="BC21" s="56">
         <f t="shared" si="19"/>
         <v>292.50751104664687</v>
       </c>
       <c r="BD21" s="55">
         <v>292.50751104664687</v>
       </c>
       <c r="BE21" s="56">
         <f t="shared" si="20"/>
         <v>43.87612665699703</v>
       </c>
       <c r="BF21" s="56">
         <f t="shared" si="21"/>
         <v>336.3836377036439</v>
       </c>
     </row>
-    <row r="22" spans="1:60" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:60" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="24">
         <v>1414</v>
       </c>
       <c r="B22" s="15" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="65">
         <f>C21</f>
-        <v>12986.090333549171</v>
+        <v>13765.255753562124</v>
       </c>
       <c r="D22" s="12">
         <v>336.3836377036439</v>
       </c>
       <c r="J22" s="55">
         <v>70.33</v>
       </c>
       <c r="K22" s="56">
         <f t="shared" si="0"/>
         <v>4.2198000000000002</v>
       </c>
       <c r="L22" s="56">
         <f t="shared" si="1"/>
         <v>74.549800000000005</v>
       </c>
       <c r="M22" s="55">
         <v>74.549800000000005</v>
       </c>
       <c r="N22" s="53">
         <f t="shared" si="2"/>
         <v>5.963984</v>
       </c>
       <c r="O22" s="56">
         <f t="shared" si="3"/>
         <v>80.513784000000001</v>
@@ -5394,51 +5394,51 @@
       </c>
       <c r="BA22" s="53">
         <f t="shared" si="28"/>
         <v>32.04886341008352</v>
       </c>
       <c r="BB22" s="56">
         <f t="shared" si="29"/>
         <v>278.57858194918748</v>
       </c>
       <c r="BC22" s="56">
         <f t="shared" si="19"/>
         <v>292.50751104664687</v>
       </c>
       <c r="BD22" s="55">
         <v>292.50751104664687</v>
       </c>
       <c r="BE22" s="56">
         <f t="shared" si="20"/>
         <v>43.87612665699703</v>
       </c>
       <c r="BF22" s="56">
         <f t="shared" si="21"/>
         <v>336.3836377036439</v>
       </c>
     </row>
-    <row r="23" spans="1:60" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:60" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="21"/>
       <c r="B23" s="15"/>
       <c r="C23" s="31"/>
       <c r="D23" s="12">
         <v>486.58384856392831</v>
       </c>
       <c r="J23" s="55">
         <v>101.71</v>
       </c>
       <c r="K23" s="56">
         <f t="shared" si="0"/>
         <v>6.1025999999999989</v>
       </c>
       <c r="L23" s="56">
         <f t="shared" si="1"/>
         <v>107.81259999999999</v>
       </c>
       <c r="M23" s="55">
         <v>107.81259999999999</v>
       </c>
       <c r="N23" s="53">
         <f t="shared" si="2"/>
         <v>8.6250079999999993</v>
       </c>
       <c r="O23" s="56">
@@ -5578,51 +5578,51 @@
       </c>
       <c r="BA23" s="53">
         <f t="shared" si="28"/>
         <v>46.359149352909121</v>
       </c>
       <c r="BB23" s="56">
         <f t="shared" si="29"/>
         <v>402.96799052913315</v>
       </c>
       <c r="BC23" s="56">
         <f t="shared" si="19"/>
         <v>423.11639005558982</v>
       </c>
       <c r="BD23" s="55">
         <v>423.11639005558982</v>
       </c>
       <c r="BE23" s="56">
         <f t="shared" si="20"/>
         <v>63.467458508338467</v>
       </c>
       <c r="BF23" s="56">
         <f t="shared" si="21"/>
         <v>486.58384856392831</v>
       </c>
     </row>
-    <row r="24" spans="1:60" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:60" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A24" s="21"/>
       <c r="B24" s="16"/>
       <c r="C24" s="31"/>
       <c r="D24" s="12">
         <v>486.58384856392831</v>
       </c>
       <c r="J24" s="55">
         <v>101.71</v>
       </c>
       <c r="K24" s="56">
         <f t="shared" si="0"/>
         <v>6.1025999999999989</v>
       </c>
       <c r="L24" s="56">
         <f t="shared" si="1"/>
         <v>107.81259999999999</v>
       </c>
       <c r="M24" s="55">
         <v>107.81259999999999</v>
       </c>
       <c r="N24" s="53">
         <f t="shared" si="2"/>
         <v>8.6250079999999993</v>
       </c>
       <c r="O24" s="56">
@@ -5762,51 +5762,51 @@
       </c>
       <c r="BA24" s="53">
         <f t="shared" si="28"/>
         <v>46.359149352909121</v>
       </c>
       <c r="BB24" s="56">
         <f t="shared" si="29"/>
         <v>402.96799052913315</v>
       </c>
       <c r="BC24" s="56">
         <f t="shared" si="19"/>
         <v>423.11639005558982</v>
       </c>
       <c r="BD24" s="55">
         <v>423.11639005558982</v>
       </c>
       <c r="BE24" s="56">
         <f t="shared" si="20"/>
         <v>63.467458508338467</v>
       </c>
       <c r="BF24" s="56">
         <f t="shared" si="21"/>
         <v>486.58384856392831</v>
       </c>
     </row>
-    <row r="25" spans="1:60" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:60" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="21"/>
       <c r="B25" s="17"/>
       <c r="C25" s="31"/>
       <c r="D25" s="12">
         <v>356.02852859170133</v>
       </c>
       <c r="J25" s="55">
         <v>74.430000000000007</v>
       </c>
       <c r="K25" s="56">
         <f t="shared" si="0"/>
         <v>4.4658000000000007</v>
       </c>
       <c r="L25" s="56">
         <f t="shared" si="1"/>
         <v>78.895800000000008</v>
       </c>
       <c r="M25" s="55">
         <v>78.895800000000008</v>
       </c>
       <c r="N25" s="53">
         <f t="shared" si="2"/>
         <v>6.3116640000000004</v>
       </c>
       <c r="O25" s="56">
@@ -5946,51 +5946,51 @@
       </c>
       <c r="BA25" s="53">
         <f t="shared" si="28"/>
         <v>33.920525269368198</v>
       </c>
       <c r="BB25" s="56">
         <f t="shared" si="29"/>
         <v>294.84764272604662</v>
       </c>
       <c r="BC25" s="56">
         <f t="shared" si="19"/>
         <v>309.59002486234897</v>
       </c>
       <c r="BD25" s="55">
         <v>309.59002486234897</v>
       </c>
       <c r="BE25" s="56">
         <f t="shared" si="20"/>
         <v>46.438503729352348</v>
       </c>
       <c r="BF25" s="56">
         <f t="shared" si="21"/>
         <v>356.02852859170133</v>
       </c>
     </row>
-    <row r="26" spans="1:60" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:60" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="21"/>
       <c r="B26" s="17"/>
       <c r="C26" s="31"/>
       <c r="K26" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L26" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N26" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O26" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q26" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R26" s="56">
         <f t="shared" si="5"/>
@@ -6053,51 +6053,51 @@
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="AX26" s="56">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="AY26" s="56">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="BB26" s="56"/>
       <c r="BC26" s="56">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="BE26" s="56">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="BF26" s="56">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:60" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:60" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="50"/>
       <c r="B27" s="51"/>
       <c r="C27" s="52"/>
       <c r="K27" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L27" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N27" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O27" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q27" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R27" s="56">
         <f t="shared" si="5"/>
@@ -6160,56 +6160,56 @@
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="AX27" s="56">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="AY27" s="56">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="BB27" s="56"/>
       <c r="BC27" s="56">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="BE27" s="56">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="BF27" s="56">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:60" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A28" s="74" t="s">
+    <row r="28" spans="1:60" ht="21.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="81" t="s">
         <v>10</v>
       </c>
-      <c r="B28" s="75"/>
-      <c r="C28" s="76"/>
+      <c r="B28" s="82"/>
+      <c r="C28" s="83"/>
       <c r="K28" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L28" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N28" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O28" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q28" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R28" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="T28" s="56">
@@ -6269,51 +6269,51 @@
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="AX28" s="56">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="AY28" s="56">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="BB28" s="56"/>
       <c r="BC28" s="56">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="BE28" s="56">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="BF28" s="56">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:60" s="9" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="29" spans="1:60" s="9" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="41"/>
       <c r="B29" s="42"/>
       <c r="C29" s="43"/>
       <c r="D29" s="11"/>
       <c r="E29" s="54"/>
       <c r="F29" s="54"/>
       <c r="G29" s="54"/>
       <c r="H29" s="54"/>
       <c r="I29" s="54"/>
       <c r="J29" s="54"/>
       <c r="K29" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L29" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M29" s="54"/>
       <c r="N29" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O29" s="56">
         <f t="shared" si="3"/>
@@ -6403,60 +6403,60 @@
         <v>0</v>
       </c>
       <c r="AY29" s="56">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="AZ29" s="54"/>
       <c r="BA29" s="53"/>
       <c r="BB29" s="56"/>
       <c r="BC29" s="56">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="BD29" s="54"/>
       <c r="BE29" s="56">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="BF29" s="56">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="BG29" s="54"/>
       <c r="BH29" s="54"/>
     </row>
-    <row r="30" spans="1:60" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:60" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A30" s="21">
         <v>2222</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C30" s="31">
         <f>D30*$D$2</f>
-        <v>37528.257583898194</v>
+        <v>39779.953038932093</v>
       </c>
       <c r="D30" s="12">
         <v>972.10873161243876</v>
       </c>
       <c r="E30" s="56">
         <f t="shared" ref="E30:E36" si="32">D30</f>
         <v>972.10873161243876</v>
       </c>
       <c r="F30" s="56">
         <f>E30/100*8</f>
         <v>77.768698528995102</v>
       </c>
       <c r="G30" s="55">
         <v>163.44999999999999</v>
       </c>
       <c r="H30" s="56">
         <f>G30/100*6</f>
         <v>9.8069999999999986</v>
       </c>
       <c r="I30" s="56">
         <f>G30+H30</f>
         <v>173.25699999999998</v>
       </c>
       <c r="J30" s="55">
         <v>215.36</v>
@@ -6617,60 +6617,60 @@
       </c>
       <c r="BA30" s="53">
         <f t="shared" si="28"/>
         <v>92.617406042336455</v>
       </c>
       <c r="BB30" s="56">
         <f t="shared" si="29"/>
         <v>805.05899098338614</v>
       </c>
       <c r="BC30" s="56">
         <f t="shared" si="19"/>
         <v>845.31194053255547</v>
       </c>
       <c r="BD30" s="55">
         <v>845.31194053255547</v>
       </c>
       <c r="BE30" s="56">
         <f t="shared" si="20"/>
         <v>126.79679107988333</v>
       </c>
       <c r="BF30" s="56">
         <f t="shared" si="21"/>
         <v>972.10873161243876</v>
       </c>
     </row>
-    <row r="31" spans="1:60" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:60" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A31" s="21">
         <v>2415391</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="31">
         <f t="shared" ref="C31:C33" si="34">D31*$D$2</f>
-        <v>25980.523802551957</v>
+        <v>27539.355230705081</v>
       </c>
       <c r="D31" s="12">
         <v>672.98339081859763</v>
       </c>
       <c r="E31" s="56">
         <f t="shared" si="32"/>
         <v>672.98339081859763</v>
       </c>
       <c r="F31" s="56">
         <f t="shared" ref="F31:F40" si="35">E31/100*8</f>
         <v>53.838671265487811</v>
       </c>
       <c r="G31" s="55">
         <v>113.16</v>
       </c>
       <c r="H31" s="56">
         <f t="shared" ref="H31:H39" si="36">G31/100*6</f>
         <v>6.7896000000000001</v>
       </c>
       <c r="I31" s="56">
         <f t="shared" ref="I31:I39" si="37">G31+H31</f>
         <v>119.9496</v>
       </c>
       <c r="J31" s="55">
         <v>149.09</v>
@@ -6831,60 +6831,60 @@
       </c>
       <c r="BA31" s="53">
         <f t="shared" si="28"/>
         <v>64.118317159653117</v>
       </c>
       <c r="BB31" s="56">
         <f t="shared" si="29"/>
         <v>557.3361414646771</v>
       </c>
       <c r="BC31" s="56">
         <f t="shared" si="19"/>
         <v>585.20294853791097</v>
       </c>
       <c r="BD31" s="55">
         <v>585.20294853791097</v>
       </c>
       <c r="BE31" s="56">
         <f t="shared" si="20"/>
         <v>87.780442280686643</v>
       </c>
       <c r="BF31" s="56">
         <f t="shared" si="21"/>
         <v>672.98339081859763</v>
       </c>
     </row>
-    <row r="32" spans="1:60" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:60" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A32" s="21">
         <v>7007</v>
       </c>
       <c r="B32" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="31">
         <f t="shared" si="34"/>
-        <v>92381.870250769847</v>
+        <v>97924.782465816053</v>
       </c>
       <c r="D32" s="12">
         <v>2393.0027263507282</v>
       </c>
       <c r="E32" s="56">
         <f t="shared" si="32"/>
         <v>2393.0027263507282</v>
       </c>
       <c r="F32" s="56">
         <f t="shared" si="35"/>
         <v>191.44021810805825</v>
       </c>
       <c r="G32" s="55">
         <v>402.36</v>
       </c>
       <c r="H32" s="56">
         <f t="shared" si="36"/>
         <v>24.1416</v>
       </c>
       <c r="I32" s="56">
         <f t="shared" si="37"/>
         <v>426.5016</v>
       </c>
       <c r="J32" s="55">
         <v>530.15</v>
@@ -7045,60 +7045,60 @@
       </c>
       <c r="BA32" s="53">
         <f t="shared" si="28"/>
         <v>227.99271106146659</v>
       </c>
       <c r="BB32" s="56">
         <f t="shared" si="29"/>
         <v>1981.7827961496714</v>
       </c>
       <c r="BC32" s="56">
         <f t="shared" si="19"/>
         <v>2080.8719359571551</v>
       </c>
       <c r="BD32" s="55">
         <v>2080.8719359571551</v>
       </c>
       <c r="BE32" s="56">
         <f t="shared" si="20"/>
         <v>312.13079039357325</v>
       </c>
       <c r="BF32" s="56">
         <f t="shared" si="21"/>
         <v>2393.0027263507282</v>
       </c>
     </row>
-    <row r="33" spans="1:58" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:58" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="15" t="s">
         <v>12</v>
       </c>
       <c r="C33" s="31">
         <f t="shared" si="34"/>
-        <v>29236.849570097253</v>
+        <v>30991.060544303091</v>
       </c>
       <c r="D33" s="12">
         <v>757.33323585279766</v>
       </c>
       <c r="E33" s="56">
         <f t="shared" si="32"/>
         <v>757.33323585279766</v>
       </c>
       <c r="F33" s="56">
         <f t="shared" si="35"/>
         <v>60.586658868223815</v>
       </c>
       <c r="G33" s="55">
         <v>127.34</v>
       </c>
       <c r="H33" s="56">
         <f t="shared" si="36"/>
         <v>7.6404000000000005</v>
       </c>
       <c r="I33" s="56">
         <f t="shared" si="37"/>
         <v>134.9804</v>
       </c>
       <c r="J33" s="55">
         <v>167.78</v>
@@ -7259,60 +7259,60 @@
       </c>
       <c r="BA33" s="53">
         <f t="shared" si="28"/>
         <v>72.154726661070157</v>
       </c>
       <c r="BB33" s="56">
         <f t="shared" si="29"/>
         <v>627.19108559237907</v>
       </c>
       <c r="BC33" s="56">
         <f t="shared" si="19"/>
         <v>658.55063987199799</v>
       </c>
       <c r="BD33" s="55">
         <v>658.55063987199799</v>
       </c>
       <c r="BE33" s="56">
         <f t="shared" si="20"/>
         <v>98.782595980799698</v>
       </c>
       <c r="BF33" s="56">
         <f t="shared" si="21"/>
         <v>757.33323585279766</v>
       </c>
     </row>
-    <row r="34" spans="1:58" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:58" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="21">
         <v>4002</v>
       </c>
       <c r="B34" s="15" t="s">
         <v>19</v>
       </c>
       <c r="C34" s="31">
         <f>D41*$D$2</f>
-        <v>7222.474332499999</v>
+        <v>7655.8227924500006</v>
       </c>
       <c r="D34" s="12">
         <v>224.37102002179446</v>
       </c>
       <c r="E34" s="56">
         <f t="shared" si="32"/>
         <v>224.37102002179446</v>
       </c>
       <c r="F34" s="56">
         <f t="shared" si="35"/>
         <v>17.949681601743556</v>
       </c>
       <c r="G34" s="55">
         <v>37.729999999999997</v>
       </c>
       <c r="H34" s="56">
         <f t="shared" si="36"/>
         <v>2.2637999999999998</v>
       </c>
       <c r="I34" s="56">
         <f t="shared" si="37"/>
         <v>39.993799999999993</v>
       </c>
       <c r="J34" s="55">
         <v>49.71</v>
@@ -7473,51 +7473,51 @@
       </c>
       <c r="BA34" s="53">
         <f t="shared" si="28"/>
         <v>21.376890454448255</v>
       </c>
       <c r="BB34" s="56">
         <f t="shared" si="29"/>
         <v>185.81450933481943</v>
       </c>
       <c r="BC34" s="56">
         <f t="shared" si="19"/>
         <v>195.10523480156041</v>
       </c>
       <c r="BD34" s="55">
         <v>195.10523480156041</v>
       </c>
       <c r="BE34" s="56">
         <f t="shared" si="20"/>
         <v>29.265785220234061</v>
       </c>
       <c r="BF34" s="56">
         <f t="shared" si="21"/>
         <v>224.37102002179446</v>
       </c>
     </row>
-    <row r="35" spans="1:58" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:58" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A35" s="21"/>
       <c r="B35" s="17"/>
       <c r="C35" s="31"/>
       <c r="D35" s="12">
         <v>186.96144232407474</v>
       </c>
       <c r="E35" s="56">
         <f t="shared" si="32"/>
         <v>186.96144232407474</v>
       </c>
       <c r="F35" s="56">
         <f t="shared" si="35"/>
         <v>14.95691538592598</v>
       </c>
       <c r="G35" s="55">
         <v>31.43</v>
       </c>
       <c r="H35" s="56">
         <f t="shared" si="36"/>
         <v>1.8858000000000001</v>
       </c>
       <c r="I35" s="56">
         <f t="shared" si="37"/>
         <v>33.315800000000003</v>
       </c>
@@ -7680,51 +7680,51 @@
       </c>
       <c r="BA35" s="53">
         <f t="shared" si="28"/>
         <v>17.812702689407807</v>
       </c>
       <c r="BB35" s="56">
         <f t="shared" si="29"/>
         <v>154.8334926079294</v>
       </c>
       <c r="BC35" s="56">
         <f t="shared" si="19"/>
         <v>162.57516723832586</v>
       </c>
       <c r="BD35" s="55">
         <v>162.57516723832586</v>
       </c>
       <c r="BE35" s="56">
         <f t="shared" si="20"/>
         <v>24.386275085748878</v>
       </c>
       <c r="BF35" s="56">
         <f t="shared" si="21"/>
         <v>186.96144232407474</v>
       </c>
     </row>
-    <row r="36" spans="1:58" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:58" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A36" s="21"/>
       <c r="B36" s="17"/>
       <c r="C36" s="31"/>
       <c r="D36" s="12">
         <v>124.65536924347052</v>
       </c>
       <c r="E36" s="56">
         <f t="shared" si="32"/>
         <v>124.65536924347052</v>
       </c>
       <c r="F36" s="56">
         <f t="shared" si="35"/>
         <v>9.9724295394776412</v>
       </c>
       <c r="G36" s="55">
         <v>20.96</v>
       </c>
       <c r="H36" s="56">
         <f t="shared" si="36"/>
         <v>1.2576000000000001</v>
       </c>
       <c r="I36" s="56">
         <f t="shared" si="37"/>
         <v>22.217600000000001</v>
       </c>
@@ -7887,51 +7887,51 @@
       </c>
       <c r="BA36" s="53">
         <f t="shared" si="28"/>
         <v>11.876507815570944</v>
       </c>
       <c r="BB36" s="56">
         <f t="shared" si="29"/>
         <v>103.23426024303976</v>
       </c>
       <c r="BC36" s="56">
         <f t="shared" si="19"/>
         <v>108.39597325519175</v>
       </c>
       <c r="BD36" s="55">
         <v>108.39597325519175</v>
       </c>
       <c r="BE36" s="56">
         <f t="shared" si="20"/>
         <v>16.259395988278762</v>
       </c>
       <c r="BF36" s="56">
         <f t="shared" si="21"/>
         <v>124.65536924347052</v>
       </c>
     </row>
-    <row r="37" spans="1:58" ht="15.6" hidden="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:58" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A37" s="21"/>
       <c r="B37" s="17"/>
       <c r="C37" s="31"/>
       <c r="D37" s="12">
         <v>1044.7018982713878</v>
       </c>
       <c r="E37" s="56"/>
       <c r="F37" s="56"/>
       <c r="G37" s="55"/>
       <c r="H37" s="56"/>
       <c r="I37" s="56"/>
       <c r="J37" s="55"/>
       <c r="K37" s="56"/>
       <c r="L37" s="56"/>
       <c r="M37" s="55"/>
       <c r="O37" s="56"/>
       <c r="P37" s="55"/>
       <c r="Q37" s="56"/>
       <c r="R37" s="56"/>
       <c r="S37" s="55"/>
       <c r="T37" s="56"/>
       <c r="U37" s="56"/>
       <c r="V37" s="55"/>
       <c r="W37" s="56"/>
       <c r="X37" s="56"/>
@@ -7955,51 +7955,51 @@
       <c r="AS37" s="55"/>
       <c r="AT37" s="56"/>
       <c r="AU37" s="56"/>
       <c r="AV37" s="55"/>
       <c r="AX37" s="56"/>
       <c r="AY37" s="56">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="AZ37" s="55"/>
       <c r="BB37" s="56"/>
       <c r="BC37" s="56">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="BD37" s="55"/>
       <c r="BE37" s="56">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="BF37" s="56">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:58" ht="15.6" hidden="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:58" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
       <c r="A38" s="21"/>
       <c r="B38" s="17"/>
       <c r="C38" s="31"/>
       <c r="D38" s="12">
         <v>975.29</v>
       </c>
       <c r="E38" s="56">
         <f>D37</f>
         <v>1044.7018982713878</v>
       </c>
       <c r="F38" s="56">
         <f t="shared" si="35"/>
         <v>83.576151861711026</v>
       </c>
       <c r="G38" s="55">
         <v>175.65</v>
       </c>
       <c r="H38" s="56">
         <f t="shared" si="36"/>
         <v>10.539</v>
       </c>
       <c r="I38" s="56">
         <f t="shared" si="37"/>
         <v>186.18899999999999</v>
       </c>
@@ -8162,51 +8162,51 @@
       </c>
       <c r="BA38" s="53">
         <f t="shared" si="28"/>
         <v>99.533701075710724</v>
       </c>
       <c r="BB38" s="56">
         <f t="shared" si="29"/>
         <v>865.17755550425477</v>
       </c>
       <c r="BC38" s="56">
         <f t="shared" si="19"/>
         <v>908.43643327946756</v>
       </c>
       <c r="BD38" s="55">
         <v>908.43643327946756</v>
       </c>
       <c r="BE38" s="56">
         <f t="shared" si="20"/>
         <v>136.26546499192014</v>
       </c>
       <c r="BF38" s="56">
         <f t="shared" si="21"/>
         <v>1044.7018982713878</v>
       </c>
     </row>
-    <row r="39" spans="1:58" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:58" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A39" s="25"/>
       <c r="B39" s="18"/>
       <c r="C39" s="31"/>
       <c r="D39" s="12">
         <v>733.54176000000007</v>
       </c>
       <c r="E39" s="56">
         <f>D38</f>
         <v>975.29</v>
       </c>
       <c r="F39" s="56">
         <f t="shared" si="35"/>
         <v>78.023200000000003</v>
       </c>
       <c r="G39" s="55">
         <v>83.81</v>
       </c>
       <c r="H39" s="56">
         <f t="shared" si="36"/>
         <v>5.0286000000000008</v>
       </c>
       <c r="I39" s="56">
         <f t="shared" si="37"/>
         <v>88.8386</v>
       </c>
@@ -8369,51 +8369,51 @@
       </c>
       <c r="BA39" s="53">
         <f t="shared" si="28"/>
         <v>47.491618024643522</v>
       </c>
       <c r="BB39" s="56">
         <f t="shared" si="29"/>
         <v>412.81175667574752</v>
       </c>
       <c r="BC39" s="56">
         <f t="shared" si="19"/>
         <v>433.4523445095349</v>
       </c>
       <c r="BD39" s="55">
         <v>433.4523445095349</v>
       </c>
       <c r="BE39" s="56">
         <f t="shared" si="20"/>
         <v>65.01785167643024</v>
       </c>
       <c r="BF39" s="56">
         <f t="shared" si="21"/>
         <v>498.47019618596516</v>
       </c>
     </row>
-    <row r="40" spans="1:58" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:58" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A40" s="25"/>
       <c r="B40" s="18"/>
       <c r="C40" s="31"/>
       <c r="E40" s="56">
         <f>D39</f>
         <v>733.54176000000007</v>
       </c>
       <c r="F40" s="56">
         <f t="shared" si="35"/>
         <v>58.683340800000003</v>
       </c>
       <c r="K40" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L40" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N40" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O40" s="56">
         <f t="shared" si="3"/>
@@ -8526,51 +8526,51 @@
       </c>
       <c r="BA40" s="53">
         <f t="shared" si="28"/>
         <v>69.888000000000005</v>
       </c>
       <c r="BB40" s="56">
         <f t="shared" si="29"/>
         <v>607.48800000000006</v>
       </c>
       <c r="BC40" s="56">
         <f t="shared" si="19"/>
         <v>637.86240000000009</v>
       </c>
       <c r="BD40" s="55">
         <v>637.86240000000009</v>
       </c>
       <c r="BE40" s="56">
         <f t="shared" si="20"/>
         <v>95.679360000000017</v>
       </c>
       <c r="BF40" s="56">
         <f t="shared" si="21"/>
         <v>733.54176000000007</v>
       </c>
     </row>
-    <row r="41" spans="1:58" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:58" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="44"/>
       <c r="B41" s="45"/>
       <c r="C41" s="46"/>
       <c r="D41" s="11">
         <v>187.0865</v>
       </c>
       <c r="E41" s="56"/>
       <c r="F41" s="56"/>
       <c r="K41" s="56"/>
       <c r="L41" s="56"/>
       <c r="O41" s="56"/>
       <c r="Q41" s="56"/>
       <c r="R41" s="56"/>
       <c r="T41" s="56"/>
       <c r="U41" s="56"/>
       <c r="W41" s="56"/>
       <c r="X41" s="56"/>
       <c r="Y41" s="56"/>
       <c r="Z41" s="55">
         <v>2240.9188199999999</v>
       </c>
       <c r="AC41" s="56"/>
       <c r="AF41" s="56"/>
       <c r="AG41" s="56"/>
       <c r="AH41" s="56"/>
@@ -8605,54 +8605,54 @@
       </c>
       <c r="BA41" s="53">
         <f t="shared" si="28"/>
         <v>257.80482000000001</v>
       </c>
       <c r="BB41" s="56">
         <f t="shared" si="29"/>
         <v>2240.9188199999999</v>
       </c>
       <c r="BC41" s="56">
         <f t="shared" si="19"/>
         <v>2352.9647609999997</v>
       </c>
       <c r="BD41" s="55">
         <v>2352.9647609999997</v>
       </c>
       <c r="BE41" s="56">
         <f t="shared" si="20"/>
         <v>352.94471414999998</v>
       </c>
       <c r="BF41" s="56">
         <f t="shared" si="21"/>
         <v>2705.9094751499997</v>
       </c>
     </row>
-    <row r="42" spans="1:58" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
-[...2 lines deleted...]
-      <c r="C42" s="79"/>
+    <row r="42" spans="1:58" ht="21.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="84"/>
+      <c r="B42" s="85"/>
+      <c r="C42" s="86"/>
       <c r="K42" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L42" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N42" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O42" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q42" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R42" s="56">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="T42" s="56">
@@ -8712,51 +8712,51 @@
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="AX42" s="56">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="AY42" s="56">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="BB42" s="56"/>
       <c r="BC42" s="56">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="BE42" s="56">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="BF42" s="56">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:58" ht="6" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="43" spans="1:58" ht="6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="13"/>
       <c r="B43" s="14"/>
       <c r="C43" s="30"/>
       <c r="K43" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L43" s="56">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N43" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O43" s="56">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q43" s="56">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R43" s="56">
         <f t="shared" si="5"/>
@@ -8819,51 +8819,51 @@
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="AX43" s="56">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="AY43" s="56">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="BB43" s="56"/>
       <c r="BC43" s="56">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="BE43" s="56">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="BF43" s="56">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:58" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:58" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A44" s="21"/>
       <c r="B44" s="15"/>
       <c r="C44" s="31"/>
       <c r="D44" s="12">
         <v>448.76365158471998</v>
       </c>
       <c r="J44" s="55">
         <v>99.42</v>
       </c>
       <c r="K44" s="56">
         <f t="shared" si="0"/>
         <v>5.9651999999999994</v>
       </c>
       <c r="L44" s="56">
         <f t="shared" si="1"/>
         <v>105.3852</v>
       </c>
       <c r="M44" s="55">
         <v>105.3852</v>
       </c>
       <c r="N44" s="53">
         <f t="shared" si="2"/>
         <v>8.4308160000000001</v>
       </c>
       <c r="O44" s="56">
@@ -9003,298 +9003,298 @@
       </c>
       <c r="BA44" s="53">
         <f t="shared" si="28"/>
         <v>42.755839942845121</v>
       </c>
       <c r="BB44" s="56">
         <f t="shared" si="29"/>
         <v>371.64691642626912</v>
       </c>
       <c r="BC44" s="56">
         <f t="shared" si="19"/>
         <v>390.2292622475826</v>
       </c>
       <c r="BD44" s="55">
         <v>390.2292622475826</v>
       </c>
       <c r="BE44" s="56">
         <f t="shared" si="20"/>
         <v>58.534389337137391</v>
       </c>
       <c r="BF44" s="56">
         <f t="shared" si="21"/>
         <v>448.76365158471998</v>
       </c>
     </row>
-    <row r="45" spans="1:58" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:58" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="26"/>
       <c r="B45" s="19"/>
       <c r="C45" s="34"/>
     </row>
-    <row r="46" spans="1:58" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:58" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A46" s="37"/>
-      <c r="B46" s="81" t="s">
+      <c r="B46" s="88" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="39"/>
     </row>
-    <row r="47" spans="1:58" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:58" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="38"/>
-      <c r="B47" s="82"/>
+      <c r="B47" s="89"/>
       <c r="C47" s="40"/>
     </row>
-    <row r="48" spans="1:58" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A48" s="8"/>
       <c r="B48" s="20"/>
       <c r="C48" s="35"/>
     </row>
-    <row r="49" spans="1:9" ht="15" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" s="8"/>
       <c r="B49" s="5"/>
       <c r="C49" s="35"/>
     </row>
-    <row r="51" spans="1:9" ht="15" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="36"/>
-      <c r="E51" s="67"/>
-[...3 lines deleted...]
-      <c r="I51" s="67"/>
+      <c r="E51" s="74"/>
+      <c r="F51" s="74"/>
+      <c r="G51" s="74"/>
+      <c r="H51" s="74"/>
+      <c r="I51" s="74"/>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" s="3"/>
       <c r="B52" s="3"/>
       <c r="C52" s="27"/>
     </row>
-    <row r="53" spans="1:9" ht="15" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="36"/>
     </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" s="3"/>
       <c r="B54" s="3"/>
       <c r="C54" s="27"/>
     </row>
-    <row r="55" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55" s="3"/>
       <c r="B55" s="3"/>
       <c r="C55" s="27"/>
     </row>
-    <row r="56" spans="1:9" ht="15" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" s="6"/>
       <c r="B56" s="5"/>
       <c r="C56" s="36"/>
     </row>
-    <row r="57" spans="1:9" ht="15" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="36"/>
     </row>
-    <row r="58" spans="1:9" ht="15" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="36"/>
     </row>
-    <row r="59" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="7"/>
       <c r="C59" s="36"/>
     </row>
-    <row r="60" spans="1:9" ht="15" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="36"/>
     </row>
-    <row r="61" spans="1:9" ht="15" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="36"/>
     </row>
-    <row r="62" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" s="3"/>
       <c r="B62" s="3"/>
       <c r="C62" s="27"/>
     </row>
-    <row r="63" spans="1:9" ht="15" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="36"/>
-      <c r="E63" s="66"/>
-[...3 lines deleted...]
-      <c r="I63" s="66"/>
+      <c r="E63" s="73"/>
+      <c r="F63" s="73"/>
+      <c r="G63" s="73"/>
+      <c r="H63" s="73"/>
+      <c r="I63" s="73"/>
     </row>
-    <row r="64" spans="1:9" ht="15" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="36"/>
-      <c r="E64" s="67"/>
-[...3 lines deleted...]
-      <c r="I64" s="67"/>
+      <c r="E64" s="74"/>
+      <c r="F64" s="74"/>
+      <c r="G64" s="74"/>
+      <c r="H64" s="74"/>
+      <c r="I64" s="74"/>
     </row>
-    <row r="65" spans="1:9" ht="15" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="36"/>
-      <c r="E65" s="67"/>
-[...3 lines deleted...]
-      <c r="I65" s="67"/>
+      <c r="E65" s="74"/>
+      <c r="F65" s="74"/>
+      <c r="G65" s="74"/>
+      <c r="H65" s="74"/>
+      <c r="I65" s="74"/>
     </row>
-    <row r="66" spans="1:9" ht="15" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="7"/>
       <c r="C66" s="36"/>
-      <c r="E66" s="67"/>
-[...3 lines deleted...]
-      <c r="I66" s="67"/>
+      <c r="E66" s="74"/>
+      <c r="F66" s="74"/>
+      <c r="G66" s="74"/>
+      <c r="H66" s="74"/>
+      <c r="I66" s="74"/>
     </row>
-    <row r="67" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="7"/>
       <c r="C67" s="36"/>
     </row>
-    <row r="68" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="8"/>
       <c r="C68" s="36"/>
     </row>
-    <row r="69" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="7"/>
       <c r="C69" s="36"/>
     </row>
-    <row r="70" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="7"/>
       <c r="C70" s="36"/>
     </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="7"/>
       <c r="C71" s="36"/>
     </row>
-    <row r="72" spans="1:9" ht="15" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="36"/>
     </row>
-    <row r="73" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A73" s="3"/>
       <c r="B73" s="3"/>
       <c r="C73" s="27"/>
     </row>
-    <row r="74" spans="1:9" ht="15" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A1:C1"/>
-[...3 lines deleted...]
-    <mergeCell ref="E6:I6"/>
     <mergeCell ref="E63:I63"/>
     <mergeCell ref="E64:I64"/>
     <mergeCell ref="E65:I65"/>
     <mergeCell ref="E66:I66"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A42:C42"/>
     <mergeCell ref="E7:I7"/>
     <mergeCell ref="E8:I8"/>
     <mergeCell ref="E51:I51"/>
     <mergeCell ref="B46:B47"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="E2:I3"/>
+    <mergeCell ref="E4:I4"/>
+    <mergeCell ref="E6:I6"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="99" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="Paint.Picture" shapeId="1027" r:id="rId4">
           <objectPr defaultSize="0" autoPict="0" r:id="rId5">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>1</xdr:col>
-                <xdr:colOff>60960</xdr:colOff>
+                <xdr:colOff>57150</xdr:colOff>
                 <xdr:row>0</xdr:row>
-                <xdr:rowOff>121920</xdr:rowOff>
+                <xdr:rowOff>123825</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>1</xdr:col>
                 <xdr:colOff>1638300</xdr:colOff>
                 <xdr:row>0</xdr:row>
-                <xdr:rowOff>1478280</xdr:rowOff>
+                <xdr:rowOff>1476375</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Paint.Picture" shapeId="1027" r:id="rId4"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>