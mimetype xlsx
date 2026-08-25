--- v0 (2026-05-14)
+++ v1 (2026-08-25)
@@ -7,55 +7,55 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Usuario\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Usuario\Desktop\LISTAS BZT VIGENTES\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8676"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8670"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$C$45</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="BT6" i="1" l="1"/>
   <c r="BU6" i="1" s="1"/>
   <c r="BT7" i="1"/>
   <c r="BU7" i="1" s="1"/>
   <c r="BT8" i="1"/>
   <c r="BU8" i="1" s="1"/>
   <c r="BT9" i="1"/>
   <c r="BU9" i="1" s="1"/>
   <c r="BT10" i="1"/>
   <c r="BU10" i="1" s="1"/>
@@ -3184,75 +3184,75 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BV48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A15" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A22" workbookViewId="0">
       <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.109375" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="11.44140625" style="43"/>
+    <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="81.7109375" customWidth="1"/>
+    <col min="3" max="3" width="12.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" style="43"/>
     <col min="5" max="6" width="0" style="52" hidden="1" customWidth="1"/>
-    <col min="7" max="7" width="9.5546875" style="52" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="9.5703125" style="52" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="0" style="52" hidden="1" customWidth="1"/>
-    <col min="9" max="9" width="15.44140625" style="52" hidden="1" customWidth="1"/>
-    <col min="10" max="10" width="10.6640625" style="52" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="15.42578125" style="52" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="10.7109375" style="52" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="52" hidden="1" customWidth="1"/>
-    <col min="12" max="12" width="9.5546875" style="52" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="9.5703125" style="52" hidden="1" customWidth="1"/>
     <col min="13" max="53" width="0" style="52" hidden="1" customWidth="1"/>
-    <col min="54" max="54" width="11.44140625" style="52"/>
+    <col min="54" max="54" width="11.42578125" style="52"/>
     <col min="55" max="69" width="0" style="52" hidden="1" customWidth="1"/>
-    <col min="70" max="70" width="11.44140625" style="52"/>
+    <col min="70" max="70" width="11.42578125" style="52"/>
     <col min="71" max="73" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73" ht="125.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:73" ht="125.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="80"/>
       <c r="B1" s="81"/>
       <c r="C1" s="82"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
       <c r="N1" s="43"/>
       <c r="O1" s="43"/>
       <c r="P1" s="43"/>
       <c r="Q1" s="43"/>
       <c r="R1" s="43"/>
       <c r="S1" s="43"/>
       <c r="T1" s="43"/>
       <c r="U1" s="43"/>
       <c r="V1" s="43"/>
       <c r="W1" s="43"/>
       <c r="X1" s="43"/>
       <c r="Y1" s="43"/>
       <c r="Z1" s="43"/>
@@ -3263,58 +3263,58 @@
       <c r="AE1" s="43"/>
       <c r="AF1" s="43"/>
       <c r="AG1" s="43"/>
       <c r="AH1" s="43"/>
       <c r="AI1" s="43"/>
       <c r="AJ1" s="43"/>
       <c r="AK1" s="43"/>
       <c r="AL1" s="43"/>
       <c r="AM1" s="43"/>
       <c r="AN1" s="43"/>
       <c r="AO1" s="43"/>
       <c r="AP1" s="43"/>
       <c r="AQ1" s="43"/>
       <c r="AR1" s="43"/>
       <c r="AS1" s="43"/>
       <c r="AT1" s="43"/>
       <c r="AU1" s="43"/>
       <c r="AV1" s="43"/>
       <c r="AW1" s="43"/>
       <c r="AX1" s="43"/>
       <c r="AY1" s="43"/>
       <c r="AZ1" s="43"/>
       <c r="BA1" s="43"/>
       <c r="BB1" s="43"/>
     </row>
-    <row r="2" spans="1:73" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:73" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="83">
-        <v>46023</v>
+        <v>46235</v>
       </c>
       <c r="B2" s="84"/>
       <c r="C2" s="85"/>
       <c r="D2" s="15">
-        <v>16.063300000000002</v>
+        <v>17.027000000000001</v>
       </c>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="15"/>
       <c r="W2" s="15"/>
       <c r="X2" s="15"/>
       <c r="Y2" s="15"/>
       <c r="Z2" s="15"/>
       <c r="AA2" s="15"/>
       <c r="AB2" s="15"/>
@@ -3323,51 +3323,51 @@
       <c r="AE2" s="15"/>
       <c r="AF2" s="15"/>
       <c r="AG2" s="15"/>
       <c r="AH2" s="15"/>
       <c r="AI2" s="15"/>
       <c r="AJ2" s="15"/>
       <c r="AK2" s="15"/>
       <c r="AL2" s="15"/>
       <c r="AM2" s="15"/>
       <c r="AN2" s="15"/>
       <c r="AO2" s="15"/>
       <c r="AP2" s="15"/>
       <c r="AQ2" s="15"/>
       <c r="AR2" s="15"/>
       <c r="AS2" s="15"/>
       <c r="AT2" s="15"/>
       <c r="AU2" s="15"/>
       <c r="AV2" s="15"/>
       <c r="AW2" s="15"/>
       <c r="AX2" s="15"/>
       <c r="AY2" s="15"/>
       <c r="AZ2" s="15"/>
       <c r="BA2" s="15"/>
       <c r="BB2" s="15"/>
     </row>
-    <row r="3" spans="1:73" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:73" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="86" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="87"/>
       <c r="C3" s="88"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
       <c r="J3" s="15"/>
       <c r="K3" s="15"/>
       <c r="L3" s="15"/>
       <c r="M3" s="15"/>
       <c r="N3" s="15"/>
       <c r="O3" s="15"/>
       <c r="P3" s="15"/>
       <c r="Q3" s="15"/>
       <c r="R3" s="15"/>
       <c r="S3" s="15"/>
       <c r="T3" s="15"/>
       <c r="U3" s="15"/>
       <c r="V3" s="15"/>
       <c r="W3" s="15"/>
@@ -3381,51 +3381,51 @@
       <c r="AE3" s="15"/>
       <c r="AF3" s="15"/>
       <c r="AG3" s="15"/>
       <c r="AH3" s="15"/>
       <c r="AI3" s="15"/>
       <c r="AJ3" s="15"/>
       <c r="AK3" s="15"/>
       <c r="AL3" s="15"/>
       <c r="AM3" s="15"/>
       <c r="AN3" s="15"/>
       <c r="AO3" s="15"/>
       <c r="AP3" s="15"/>
       <c r="AQ3" s="15"/>
       <c r="AR3" s="15"/>
       <c r="AS3" s="15"/>
       <c r="AT3" s="15"/>
       <c r="AU3" s="15"/>
       <c r="AV3" s="15"/>
       <c r="AW3" s="15"/>
       <c r="AX3" s="15"/>
       <c r="AY3" s="15"/>
       <c r="AZ3" s="15"/>
       <c r="BA3" s="15"/>
       <c r="BB3" s="15"/>
     </row>
-    <row r="4" spans="1:73" ht="15.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:73" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
       <c r="F4" s="15"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="15"/>
       <c r="J4" s="15"/>
       <c r="K4" s="15"/>
       <c r="L4" s="15"/>
       <c r="M4" s="15"/>
       <c r="N4" s="15"/>
       <c r="O4" s="15"/>
       <c r="P4" s="15"/>
       <c r="Q4" s="15"/>
       <c r="R4" s="15"/>
       <c r="S4" s="15"/>
@@ -3443,60 +3443,60 @@
       <c r="AE4" s="15"/>
       <c r="AF4" s="15"/>
       <c r="AG4" s="15"/>
       <c r="AH4" s="15"/>
       <c r="AI4" s="15"/>
       <c r="AJ4" s="15"/>
       <c r="AK4" s="15"/>
       <c r="AL4" s="15"/>
       <c r="AM4" s="15"/>
       <c r="AN4" s="15"/>
       <c r="AO4" s="15"/>
       <c r="AP4" s="15"/>
       <c r="AQ4" s="15"/>
       <c r="AR4" s="15"/>
       <c r="AS4" s="15"/>
       <c r="AT4" s="15"/>
       <c r="AU4" s="15"/>
       <c r="AV4" s="15"/>
       <c r="AW4" s="15"/>
       <c r="AX4" s="15"/>
       <c r="AY4" s="15"/>
       <c r="AZ4" s="15"/>
       <c r="BA4" s="15"/>
       <c r="BB4" s="15"/>
     </row>
-    <row r="5" spans="1:73" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:73" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="26">
         <f>D5*$D$2</f>
-        <v>156814.11105800001</v>
+        <v>166222.00102000003</v>
       </c>
       <c r="D5" s="16">
         <v>9762.26</v>
       </c>
       <c r="E5" s="73"/>
       <c r="F5" s="15"/>
       <c r="G5" s="16"/>
       <c r="H5" s="74"/>
       <c r="I5" s="74"/>
       <c r="J5" s="74"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="15"/>
       <c r="N5" s="16"/>
       <c r="O5" s="74"/>
       <c r="P5" s="74"/>
       <c r="Q5" s="15"/>
       <c r="R5" s="16"/>
       <c r="S5" s="16"/>
       <c r="T5" s="16"/>
       <c r="U5" s="74"/>
       <c r="V5" s="15"/>
       <c r="W5" s="16"/>
       <c r="X5" s="74"/>
       <c r="Y5" s="15"/>
@@ -3574,60 +3574,60 @@
         <v>4757.7376039439314</v>
       </c>
       <c r="BO5" s="55">
         <v>4757.7376039439314</v>
       </c>
       <c r="BP5" s="54">
         <f>BO5/100*5</f>
         <v>237.88688019719658</v>
       </c>
       <c r="BQ5" s="54">
         <f>BO5+BP5</f>
         <v>4995.6244841411281</v>
       </c>
       <c r="BS5" s="5">
         <v>4995.6244841411281</v>
       </c>
       <c r="BT5" s="4">
         <f>BS5/100*15</f>
         <v>749.34367262116928</v>
       </c>
       <c r="BU5" s="4">
         <f>BS5+BT5</f>
         <v>5744.9681567622974</v>
       </c>
     </row>
-    <row r="6" spans="1:73" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:73" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="19" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="28">
         <f t="shared" ref="C6:C23" si="0">D6*$D$2</f>
-        <v>184862.23918800004</v>
+        <v>195952.84572000001</v>
       </c>
       <c r="D6" s="16">
         <v>11508.36</v>
       </c>
       <c r="E6" s="73"/>
       <c r="F6" s="15"/>
       <c r="G6" s="16"/>
       <c r="H6" s="74"/>
       <c r="I6" s="74"/>
       <c r="J6" s="74"/>
       <c r="K6" s="16"/>
       <c r="L6" s="16"/>
       <c r="M6" s="15"/>
       <c r="N6" s="16"/>
       <c r="O6" s="74"/>
       <c r="P6" s="74"/>
       <c r="Q6" s="15"/>
       <c r="R6" s="16"/>
       <c r="S6" s="16"/>
       <c r="T6" s="16"/>
       <c r="U6" s="74"/>
       <c r="V6" s="15"/>
       <c r="W6" s="16"/>
       <c r="X6" s="74"/>
       <c r="Y6" s="15"/>
@@ -3705,60 +3705,60 @@
         <v>5608.7150615599185</v>
       </c>
       <c r="BO6" s="55">
         <v>5608.7150615599185</v>
       </c>
       <c r="BP6" s="54">
         <f t="shared" ref="BP6:BP40" si="9">BO6/100*5</f>
         <v>280.43575307799591</v>
       </c>
       <c r="BQ6" s="54">
         <f t="shared" ref="BQ6:BQ40" si="10">BO6+BP6</f>
         <v>5889.1508146379147</v>
       </c>
       <c r="BS6" s="5">
         <v>5889.1508146379147</v>
       </c>
       <c r="BT6" s="4">
         <f t="shared" ref="BT6:BT40" si="11">BS6/100*15</f>
         <v>883.3726221956872</v>
       </c>
       <c r="BU6" s="4">
         <f t="shared" ref="BU6:BU40" si="12">BS6+BT6</f>
         <v>6772.5234368336023</v>
       </c>
     </row>
-    <row r="7" spans="1:73" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:73" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="27" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="28">
         <f t="shared" si="0"/>
-        <v>19378.604487000004</v>
+        <v>20541.202530000002</v>
       </c>
       <c r="D7" s="16">
         <v>1206.3900000000001</v>
       </c>
       <c r="E7" s="73"/>
       <c r="F7" s="15"/>
       <c r="G7" s="16"/>
       <c r="H7" s="74"/>
       <c r="I7" s="74"/>
       <c r="J7" s="74"/>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="15"/>
       <c r="N7" s="16"/>
       <c r="O7" s="74"/>
       <c r="P7" s="74"/>
       <c r="Q7" s="15"/>
       <c r="R7" s="16"/>
       <c r="S7" s="16"/>
       <c r="T7" s="16"/>
       <c r="U7" s="74"/>
       <c r="V7" s="15"/>
       <c r="W7" s="16"/>
       <c r="X7" s="74"/>
       <c r="Y7" s="15"/>
@@ -3836,60 +3836,60 @@
         <v>587.94806162559121</v>
       </c>
       <c r="BO7" s="55">
         <v>587.94806162559121</v>
       </c>
       <c r="BP7" s="54">
         <f t="shared" si="9"/>
         <v>29.39740308127956</v>
       </c>
       <c r="BQ7" s="54">
         <f t="shared" si="10"/>
         <v>617.34546470687076</v>
       </c>
       <c r="BS7" s="5">
         <v>617.34546470687076</v>
       </c>
       <c r="BT7" s="4">
         <f t="shared" si="11"/>
         <v>92.601819706030611</v>
       </c>
       <c r="BU7" s="4">
         <f t="shared" si="12"/>
         <v>709.94728441290135</v>
       </c>
     </row>
-    <row r="8" spans="1:73" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:73" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="27" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="19" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="28">
         <f t="shared" si="0"/>
-        <v>184862.23918800004</v>
+        <v>195952.84572000001</v>
       </c>
       <c r="D8" s="16">
         <v>11508.36</v>
       </c>
       <c r="E8" s="73"/>
       <c r="F8" s="15"/>
       <c r="G8" s="16"/>
       <c r="H8" s="74"/>
       <c r="I8" s="74"/>
       <c r="J8" s="74"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="15"/>
       <c r="N8" s="16"/>
       <c r="O8" s="74"/>
       <c r="P8" s="74"/>
       <c r="Q8" s="15"/>
       <c r="R8" s="16"/>
       <c r="S8" s="16"/>
       <c r="T8" s="16"/>
       <c r="U8" s="74"/>
       <c r="V8" s="15"/>
       <c r="W8" s="16"/>
       <c r="X8" s="74"/>
       <c r="Y8" s="15"/>
@@ -3967,60 +3967,60 @@
         <v>5608.7150615599185</v>
       </c>
       <c r="BO8" s="55">
         <v>5608.7150615599185</v>
       </c>
       <c r="BP8" s="54">
         <f t="shared" si="9"/>
         <v>280.43575307799591</v>
       </c>
       <c r="BQ8" s="54">
         <f t="shared" si="10"/>
         <v>5889.1508146379147</v>
       </c>
       <c r="BS8" s="5">
         <v>5889.1508146379147</v>
       </c>
       <c r="BT8" s="4">
         <f t="shared" si="11"/>
         <v>883.3726221956872</v>
       </c>
       <c r="BU8" s="4">
         <f t="shared" si="12"/>
         <v>6772.5234368336023</v>
       </c>
     </row>
-    <row r="9" spans="1:73" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:73" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="28">
         <f>C11+C13</f>
-        <v>85999.053008000003</v>
+        <v>91158.471519999992</v>
       </c>
       <c r="D9" s="16"/>
       <c r="E9" s="73"/>
       <c r="F9" s="15"/>
       <c r="G9" s="16"/>
       <c r="H9" s="74"/>
       <c r="I9" s="74"/>
       <c r="J9" s="74"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="15"/>
       <c r="N9" s="16"/>
       <c r="O9" s="74"/>
       <c r="P9" s="74"/>
       <c r="Q9" s="15"/>
       <c r="R9" s="16"/>
       <c r="S9" s="16"/>
       <c r="T9" s="16"/>
       <c r="U9" s="74"/>
       <c r="V9" s="15"/>
       <c r="W9" s="16"/>
       <c r="X9" s="74"/>
       <c r="Y9" s="15"/>
       <c r="Z9" s="16"/>
       <c r="AA9" s="74"/>
@@ -4096,60 +4096,60 @@
         <v>2572.2727696119623</v>
       </c>
       <c r="BO9" s="55">
         <v>2572.2727696119623</v>
       </c>
       <c r="BP9" s="54">
         <f t="shared" si="9"/>
         <v>128.61363848059813</v>
       </c>
       <c r="BQ9" s="54">
         <f t="shared" si="10"/>
         <v>2700.8864080925605</v>
       </c>
       <c r="BS9" s="5">
         <v>2700.8864080925605</v>
       </c>
       <c r="BT9" s="4">
         <f t="shared" si="11"/>
         <v>405.13296121388407</v>
       </c>
       <c r="BU9" s="4">
         <f t="shared" si="12"/>
         <v>3106.0193693064448</v>
       </c>
     </row>
-    <row r="10" spans="1:73" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:73" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="28">
         <f>C9</f>
-        <v>85999.053008000003</v>
+        <v>91158.471519999992</v>
       </c>
       <c r="D10" s="16"/>
       <c r="E10" s="73"/>
       <c r="F10" s="15"/>
       <c r="G10" s="16"/>
       <c r="H10" s="74"/>
       <c r="I10" s="74"/>
       <c r="J10" s="74"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="15"/>
       <c r="N10" s="16"/>
       <c r="O10" s="74"/>
       <c r="P10" s="74"/>
       <c r="Q10" s="15"/>
       <c r="R10" s="16"/>
       <c r="S10" s="16"/>
       <c r="T10" s="16"/>
       <c r="U10" s="74"/>
       <c r="V10" s="15"/>
       <c r="W10" s="16"/>
       <c r="X10" s="74"/>
       <c r="Y10" s="15"/>
       <c r="Z10" s="16"/>
       <c r="AA10" s="74"/>
@@ -4225,60 +4225,60 @@
         <v>2572.2727696119623</v>
       </c>
       <c r="BO10" s="55">
         <v>2572.2727696119623</v>
       </c>
       <c r="BP10" s="54">
         <f t="shared" si="9"/>
         <v>128.61363848059813</v>
       </c>
       <c r="BQ10" s="54">
         <f t="shared" si="10"/>
         <v>2700.8864080925605</v>
       </c>
       <c r="BS10" s="5">
         <v>2700.8864080925605</v>
       </c>
       <c r="BT10" s="4">
         <f t="shared" si="11"/>
         <v>405.13296121388407</v>
       </c>
       <c r="BU10" s="4">
         <f t="shared" si="12"/>
         <v>3106.0193693064448</v>
       </c>
     </row>
-    <row r="11" spans="1:73" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:73" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="28">
         <f t="shared" si="0"/>
-        <v>35002.573232000002</v>
+        <v>37102.514080000001</v>
       </c>
       <c r="D11" s="16">
         <v>2179.04</v>
       </c>
       <c r="E11" s="58"/>
       <c r="F11" s="56"/>
       <c r="G11" s="57"/>
       <c r="H11" s="59"/>
       <c r="I11" s="59"/>
       <c r="J11" s="59"/>
       <c r="K11" s="57"/>
       <c r="L11" s="57"/>
       <c r="M11" s="56"/>
       <c r="N11" s="57"/>
       <c r="O11" s="59"/>
       <c r="P11" s="59"/>
       <c r="Q11" s="56"/>
       <c r="R11" s="57"/>
       <c r="S11" s="57"/>
       <c r="T11" s="57"/>
       <c r="U11" s="59"/>
       <c r="V11" s="56"/>
       <c r="W11" s="57"/>
       <c r="X11" s="59"/>
       <c r="Y11" s="56"/>
@@ -4356,60 +4356,60 @@
         <v>1025.0410284919847</v>
       </c>
       <c r="BO11" s="55">
         <v>1025.0410284919847</v>
       </c>
       <c r="BP11" s="54">
         <f t="shared" si="9"/>
         <v>51.25205142459923</v>
       </c>
       <c r="BQ11" s="54">
         <f t="shared" si="10"/>
         <v>1076.2930799165838</v>
       </c>
       <c r="BS11" s="5">
         <v>1076.2930799165838</v>
       </c>
       <c r="BT11" s="4">
         <f t="shared" si="11"/>
         <v>161.44396198748757</v>
       </c>
       <c r="BU11" s="4">
         <f t="shared" si="12"/>
         <v>1237.7370419040712</v>
       </c>
     </row>
-    <row r="12" spans="1:73" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:73" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="28">
         <f t="shared" si="0"/>
-        <v>35002.573232000002</v>
+        <v>37102.514080000001</v>
       </c>
       <c r="D12" s="16">
         <v>2179.04</v>
       </c>
       <c r="E12" s="58"/>
       <c r="F12" s="56"/>
       <c r="G12" s="57"/>
       <c r="H12" s="59"/>
       <c r="I12" s="59"/>
       <c r="J12" s="59"/>
       <c r="K12" s="57"/>
       <c r="L12" s="57"/>
       <c r="M12" s="56"/>
       <c r="N12" s="57"/>
       <c r="O12" s="59"/>
       <c r="P12" s="59"/>
       <c r="Q12" s="56"/>
       <c r="R12" s="57"/>
       <c r="S12" s="57"/>
       <c r="T12" s="57"/>
       <c r="U12" s="59"/>
       <c r="V12" s="56"/>
       <c r="W12" s="57"/>
       <c r="X12" s="59"/>
       <c r="Y12" s="56"/>
@@ -4487,60 +4487,60 @@
         <v>1025.0410284919847</v>
       </c>
       <c r="BO12" s="55">
         <v>1025.0410284919847</v>
       </c>
       <c r="BP12" s="54">
         <f t="shared" si="9"/>
         <v>51.25205142459923</v>
       </c>
       <c r="BQ12" s="54">
         <f t="shared" si="10"/>
         <v>1076.2930799165838</v>
       </c>
       <c r="BS12" s="5">
         <v>1076.2930799165838</v>
       </c>
       <c r="BT12" s="4">
         <f t="shared" si="11"/>
         <v>161.44396198748757</v>
       </c>
       <c r="BU12" s="4">
         <f t="shared" si="12"/>
         <v>1237.7370419040712</v>
       </c>
     </row>
-    <row r="13" spans="1:73" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:73" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="28">
         <f t="shared" si="0"/>
-        <v>50996.479776</v>
+        <v>54055.957439999998</v>
       </c>
       <c r="D13" s="16">
         <v>3174.72</v>
       </c>
       <c r="E13" s="58"/>
       <c r="F13" s="56"/>
       <c r="G13" s="57"/>
       <c r="H13" s="59"/>
       <c r="I13" s="59"/>
       <c r="J13" s="59"/>
       <c r="K13" s="57"/>
       <c r="L13" s="57"/>
       <c r="M13" s="56"/>
       <c r="N13" s="57"/>
       <c r="O13" s="59"/>
       <c r="P13" s="59"/>
       <c r="Q13" s="56"/>
       <c r="R13" s="57"/>
       <c r="S13" s="57"/>
       <c r="T13" s="57"/>
       <c r="U13" s="59"/>
       <c r="V13" s="56"/>
       <c r="W13" s="57"/>
       <c r="X13" s="59"/>
       <c r="Y13" s="56"/>
@@ -4618,60 +4618,60 @@
         <v>1547.2317411199774</v>
       </c>
       <c r="BO13" s="55">
         <v>1547.2317411199774</v>
       </c>
       <c r="BP13" s="54">
         <f t="shared" si="9"/>
         <v>77.361587055998882</v>
       </c>
       <c r="BQ13" s="54">
         <f t="shared" si="10"/>
         <v>1624.5933281759762</v>
       </c>
       <c r="BS13" s="5">
         <v>1624.5933281759762</v>
       </c>
       <c r="BT13" s="4">
         <f t="shared" si="11"/>
         <v>243.68899922639642</v>
       </c>
       <c r="BU13" s="4">
         <f t="shared" si="12"/>
         <v>1868.2823274023726</v>
       </c>
     </row>
-    <row r="14" spans="1:73" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:73" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="28">
         <f t="shared" si="0"/>
-        <v>215460.09492700003</v>
+        <v>228386.38613000003</v>
       </c>
       <c r="D14" s="16">
         <v>13413.19</v>
       </c>
       <c r="E14" s="58"/>
       <c r="F14" s="56"/>
       <c r="G14" s="57"/>
       <c r="H14" s="59"/>
       <c r="I14" s="59"/>
       <c r="J14" s="59"/>
       <c r="K14" s="57"/>
       <c r="L14" s="57"/>
       <c r="M14" s="56"/>
       <c r="N14" s="57"/>
       <c r="O14" s="59"/>
       <c r="P14" s="59"/>
       <c r="Q14" s="56"/>
       <c r="R14" s="57"/>
       <c r="S14" s="57"/>
       <c r="T14" s="57"/>
       <c r="U14" s="59"/>
       <c r="V14" s="56"/>
       <c r="W14" s="57"/>
       <c r="X14" s="59"/>
       <c r="Y14" s="56"/>
@@ -4749,60 +4749,60 @@
         <v>6537.0541062319089</v>
       </c>
       <c r="BO14" s="55">
         <v>6537.0541062319089</v>
       </c>
       <c r="BP14" s="54">
         <f t="shared" si="9"/>
         <v>326.85270531159546</v>
       </c>
       <c r="BQ14" s="54">
         <f t="shared" si="10"/>
         <v>6863.9068115435048</v>
       </c>
       <c r="BS14" s="5">
         <v>6863.9068115435048</v>
       </c>
       <c r="BT14" s="4">
         <f t="shared" si="11"/>
         <v>1029.5860217315258</v>
       </c>
       <c r="BU14" s="4">
         <f t="shared" si="12"/>
         <v>7893.4928332750305</v>
       </c>
     </row>
-    <row r="15" spans="1:73" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:73" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="28">
         <f t="shared" si="0"/>
-        <v>19378.604487000004</v>
+        <v>20541.202530000002</v>
       </c>
       <c r="D15" s="16">
         <v>1206.3900000000001</v>
       </c>
       <c r="E15" s="58"/>
       <c r="F15" s="56"/>
       <c r="G15" s="57"/>
       <c r="H15" s="59"/>
       <c r="I15" s="59"/>
       <c r="J15" s="59"/>
       <c r="K15" s="57"/>
       <c r="L15" s="57"/>
       <c r="M15" s="56"/>
       <c r="N15" s="57"/>
       <c r="O15" s="59"/>
       <c r="P15" s="59"/>
       <c r="Q15" s="56"/>
       <c r="R15" s="57"/>
       <c r="S15" s="57"/>
       <c r="T15" s="57"/>
       <c r="U15" s="59"/>
       <c r="V15" s="56"/>
       <c r="W15" s="57"/>
       <c r="X15" s="59"/>
       <c r="Y15" s="56"/>
@@ -4880,60 +4880,60 @@
         <v>587.94806162559121</v>
       </c>
       <c r="BO15" s="55">
         <v>587.94806162559121</v>
       </c>
       <c r="BP15" s="54">
         <f t="shared" si="9"/>
         <v>29.39740308127956</v>
       </c>
       <c r="BQ15" s="54">
         <f t="shared" si="10"/>
         <v>617.34546470687076</v>
       </c>
       <c r="BS15" s="5">
         <v>617.34546470687076</v>
       </c>
       <c r="BT15" s="4">
         <f t="shared" si="11"/>
         <v>92.601819706030611</v>
       </c>
       <c r="BU15" s="4">
         <f t="shared" si="12"/>
         <v>709.94728441290135</v>
       </c>
     </row>
-    <row r="16" spans="1:73" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:73" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="28">
         <f t="shared" si="0"/>
-        <v>44698.381112000003</v>
+        <v>47380.011279999999</v>
       </c>
       <c r="D16" s="16">
         <v>2782.64</v>
       </c>
       <c r="E16" s="58"/>
       <c r="F16" s="56"/>
       <c r="G16" s="57"/>
       <c r="H16" s="59"/>
       <c r="I16" s="59"/>
       <c r="J16" s="59"/>
       <c r="K16" s="57"/>
       <c r="L16" s="57"/>
       <c r="M16" s="56"/>
       <c r="N16" s="57"/>
       <c r="O16" s="59"/>
       <c r="P16" s="59"/>
       <c r="Q16" s="56"/>
       <c r="R16" s="57"/>
       <c r="S16" s="57"/>
       <c r="T16" s="57"/>
       <c r="U16" s="59"/>
       <c r="V16" s="56"/>
       <c r="W16" s="57"/>
       <c r="X16" s="59"/>
       <c r="Y16" s="56"/>
@@ -5011,60 +5011,60 @@
         <v>1356.1486210916605</v>
       </c>
       <c r="BO16" s="55">
         <v>1356.1486210916605</v>
       </c>
       <c r="BP16" s="54">
         <f t="shared" si="9"/>
         <v>67.80743105458302</v>
       </c>
       <c r="BQ16" s="54">
         <f t="shared" si="10"/>
         <v>1423.9560521462436</v>
       </c>
       <c r="BS16" s="5">
         <v>1423.9560521462436</v>
       </c>
       <c r="BT16" s="4">
         <f t="shared" si="11"/>
         <v>213.59340782193652</v>
       </c>
       <c r="BU16" s="4">
         <f t="shared" si="12"/>
         <v>1637.5494599681801</v>
       </c>
     </row>
-    <row r="17" spans="1:74" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:74" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="28">
         <f t="shared" si="0"/>
-        <v>30115.474840000003</v>
+        <v>31922.2196</v>
       </c>
       <c r="D17" s="16">
         <v>1874.8</v>
       </c>
       <c r="E17" s="58"/>
       <c r="F17" s="56"/>
       <c r="G17" s="57"/>
       <c r="H17" s="59"/>
       <c r="I17" s="59"/>
       <c r="J17" s="59"/>
       <c r="K17" s="57"/>
       <c r="L17" s="57"/>
       <c r="M17" s="56"/>
       <c r="N17" s="57"/>
       <c r="O17" s="59"/>
       <c r="P17" s="59"/>
       <c r="Q17" s="56"/>
       <c r="R17" s="57"/>
       <c r="S17" s="57"/>
       <c r="T17" s="57"/>
       <c r="U17" s="59"/>
       <c r="V17" s="56"/>
       <c r="W17" s="57"/>
       <c r="X17" s="59"/>
       <c r="Y17" s="56"/>
@@ -5142,60 +5142,60 @@
         <v>881.92209243838761</v>
       </c>
       <c r="BO17" s="55">
         <v>881.92209243838761</v>
       </c>
       <c r="BP17" s="54">
         <f t="shared" si="9"/>
         <v>44.09610462191938</v>
       </c>
       <c r="BQ17" s="54">
         <f t="shared" si="10"/>
         <v>926.01819706030699</v>
       </c>
       <c r="BS17" s="5">
         <v>926.01819706030699</v>
       </c>
       <c r="BT17" s="4">
         <f t="shared" si="11"/>
         <v>138.90272955904604</v>
       </c>
       <c r="BU17" s="4">
         <f t="shared" si="12"/>
         <v>1064.9209266193529</v>
       </c>
     </row>
-    <row r="18" spans="1:74" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:74" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="27">
         <v>100</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="28">
         <f t="shared" si="0"/>
-        <v>24094.95</v>
+        <v>25540.5</v>
       </c>
       <c r="D18" s="16">
         <v>1500</v>
       </c>
       <c r="E18" s="58"/>
       <c r="F18" s="56"/>
       <c r="G18" s="57"/>
       <c r="H18" s="59"/>
       <c r="I18" s="59"/>
       <c r="J18" s="59"/>
       <c r="K18" s="57"/>
       <c r="L18" s="57"/>
       <c r="M18" s="56"/>
       <c r="N18" s="57"/>
       <c r="O18" s="59"/>
       <c r="P18" s="59"/>
       <c r="Q18" s="56"/>
       <c r="R18" s="57"/>
       <c r="S18" s="57"/>
       <c r="T18" s="57"/>
       <c r="U18" s="59"/>
       <c r="V18" s="56"/>
       <c r="W18" s="57"/>
       <c r="X18" s="59"/>
       <c r="Y18" s="56"/>
@@ -5273,60 +5273,60 @@
         <v>474.22652865327302</v>
       </c>
       <c r="BO18" s="55">
         <v>474.22652865327302</v>
       </c>
       <c r="BP18" s="54">
         <f t="shared" si="9"/>
         <v>23.711326432663654</v>
       </c>
       <c r="BQ18" s="54">
         <f t="shared" si="10"/>
         <v>497.93785508593669</v>
       </c>
       <c r="BS18" s="5">
         <v>497.93785508593669</v>
       </c>
       <c r="BT18" s="4">
         <f t="shared" si="11"/>
         <v>74.690678262890501</v>
       </c>
       <c r="BU18" s="4">
         <f t="shared" si="12"/>
         <v>572.6285333488272</v>
       </c>
     </row>
-    <row r="19" spans="1:74" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:74" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="28">
         <f t="shared" si="0"/>
-        <v>109769.84561400001</v>
+        <v>116355.36666</v>
       </c>
       <c r="D19" s="16">
         <v>6833.58</v>
       </c>
       <c r="E19" s="58"/>
       <c r="F19" s="56"/>
       <c r="G19" s="57"/>
       <c r="H19" s="59"/>
       <c r="I19" s="59"/>
       <c r="J19" s="59"/>
       <c r="K19" s="57"/>
       <c r="L19" s="57"/>
       <c r="M19" s="56"/>
       <c r="N19" s="57"/>
       <c r="O19" s="59"/>
       <c r="P19" s="59"/>
       <c r="Q19" s="56"/>
       <c r="R19" s="57"/>
       <c r="S19" s="57"/>
       <c r="T19" s="57"/>
       <c r="U19" s="59"/>
       <c r="V19" s="56"/>
       <c r="W19" s="57"/>
       <c r="X19" s="59"/>
       <c r="Y19" s="56"/>
@@ -5404,60 +5404,60 @@
         <v>3330.4163227607505</v>
       </c>
       <c r="BO19" s="55">
         <v>3330.4163227607505</v>
       </c>
       <c r="BP19" s="54">
         <f t="shared" si="9"/>
         <v>166.5208161380375</v>
       </c>
       <c r="BQ19" s="54">
         <f t="shared" si="10"/>
         <v>3496.9371388987879</v>
       </c>
       <c r="BS19" s="5">
         <v>3496.9371388987879</v>
       </c>
       <c r="BT19" s="4">
         <f t="shared" si="11"/>
         <v>524.54057083481825</v>
       </c>
       <c r="BU19" s="4">
         <f t="shared" si="12"/>
         <v>4021.4777097336064</v>
       </c>
     </row>
-    <row r="20" spans="1:74" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:74" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="28">
         <f t="shared" si="0"/>
-        <v>89371.382210000011</v>
+        <v>94733.119900000005</v>
       </c>
       <c r="D20" s="16">
         <v>5563.7</v>
       </c>
       <c r="E20" s="58"/>
       <c r="F20" s="56"/>
       <c r="G20" s="57"/>
       <c r="H20" s="59"/>
       <c r="I20" s="59"/>
       <c r="J20" s="59"/>
       <c r="K20" s="57"/>
       <c r="L20" s="57"/>
       <c r="M20" s="56"/>
       <c r="N20" s="57"/>
       <c r="O20" s="59"/>
       <c r="P20" s="59"/>
       <c r="Q20" s="56"/>
       <c r="R20" s="57"/>
       <c r="S20" s="57"/>
       <c r="T20" s="57"/>
       <c r="U20" s="59"/>
       <c r="V20" s="56"/>
       <c r="W20" s="57"/>
       <c r="X20" s="59"/>
       <c r="Y20" s="56"/>
@@ -5535,60 +5535,60 @@
         <v>2711.5236263127613</v>
       </c>
       <c r="BO20" s="55">
         <v>2711.5236263127613</v>
       </c>
       <c r="BP20" s="54">
         <f t="shared" si="9"/>
         <v>135.57618131563805</v>
       </c>
       <c r="BQ20" s="54">
         <f t="shared" si="10"/>
         <v>2847.0998076283995</v>
       </c>
       <c r="BS20" s="5">
         <v>2847.0998076283995</v>
       </c>
       <c r="BT20" s="4">
         <f t="shared" si="11"/>
         <v>427.06497114425991</v>
       </c>
       <c r="BU20" s="4">
         <f t="shared" si="12"/>
         <v>3274.1647787726592</v>
       </c>
     </row>
-    <row r="21" spans="1:74" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:74" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="27">
         <v>110</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="77">
         <f>C22</f>
-        <v>105310.99480000001</v>
+        <v>111629.012</v>
       </c>
       <c r="D21" s="16">
         <v>6010.9290000000001</v>
       </c>
       <c r="E21" s="58"/>
       <c r="F21" s="56"/>
       <c r="G21" s="57"/>
       <c r="H21" s="61"/>
       <c r="I21" s="61"/>
       <c r="J21" s="61"/>
       <c r="K21" s="57"/>
       <c r="L21" s="57"/>
       <c r="M21" s="56"/>
       <c r="N21" s="57"/>
       <c r="O21" s="61"/>
       <c r="P21" s="61"/>
       <c r="Q21" s="56"/>
       <c r="R21" s="57"/>
       <c r="S21" s="57"/>
       <c r="T21" s="57"/>
       <c r="U21" s="61"/>
       <c r="V21" s="56"/>
       <c r="W21" s="57"/>
       <c r="X21" s="61"/>
       <c r="Y21" s="56"/>
@@ -5666,60 +5666,60 @@
         <v>735.06047999999998</v>
       </c>
       <c r="BO21" s="65">
         <v>735.06047999999998</v>
       </c>
       <c r="BP21" s="54">
         <f t="shared" si="9"/>
         <v>36.753024000000003</v>
       </c>
       <c r="BQ21" s="54">
         <f t="shared" si="10"/>
         <v>771.81350399999997</v>
       </c>
       <c r="BS21" s="7">
         <v>771.81350399999997</v>
       </c>
       <c r="BT21" s="4">
         <f t="shared" si="11"/>
         <v>115.77202560000001</v>
       </c>
       <c r="BU21" s="4">
         <f t="shared" si="12"/>
         <v>887.58552959999997</v>
       </c>
     </row>
-    <row r="22" spans="1:74" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:74" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="19" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="28">
         <f t="shared" si="0"/>
-        <v>105310.99480000001</v>
+        <v>111629.012</v>
       </c>
       <c r="D22" s="16">
         <v>6556</v>
       </c>
       <c r="E22" s="58"/>
       <c r="F22" s="56"/>
       <c r="G22" s="57"/>
       <c r="H22" s="59"/>
       <c r="I22" s="59"/>
       <c r="J22" s="59"/>
       <c r="K22" s="57"/>
       <c r="L22" s="57"/>
       <c r="M22" s="56"/>
       <c r="N22" s="57"/>
       <c r="O22" s="59"/>
       <c r="P22" s="59"/>
       <c r="Q22" s="56"/>
       <c r="R22" s="57"/>
       <c r="S22" s="57"/>
       <c r="T22" s="57"/>
       <c r="U22" s="59"/>
       <c r="V22" s="56"/>
       <c r="W22" s="57"/>
       <c r="X22" s="59"/>
       <c r="Y22" s="56"/>
@@ -5797,60 +5797,60 @@
         <v>2711.5236263127613</v>
       </c>
       <c r="BO22" s="55">
         <v>2711.5236263127613</v>
       </c>
       <c r="BP22" s="54">
         <f t="shared" si="9"/>
         <v>135.57618131563805</v>
       </c>
       <c r="BQ22" s="54">
         <f t="shared" si="10"/>
         <v>2847.0998076283995</v>
       </c>
       <c r="BS22" s="5">
         <v>2847.0998076283995</v>
       </c>
       <c r="BT22" s="4">
         <f t="shared" si="11"/>
         <v>427.06497114425991</v>
       </c>
       <c r="BU22" s="4">
         <f t="shared" si="12"/>
         <v>3274.1647787726592</v>
       </c>
     </row>
-    <row r="23" spans="1:74" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:74" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="18" t="s">
         <v>23</v>
       </c>
       <c r="C23" s="28">
         <f t="shared" si="0"/>
-        <v>97020.72567</v>
+        <v>102841.37729999999</v>
       </c>
       <c r="D23" s="16">
         <v>6039.9</v>
       </c>
       <c r="E23" s="58"/>
       <c r="F23" s="56"/>
       <c r="G23" s="57"/>
       <c r="H23" s="59"/>
       <c r="I23" s="59"/>
       <c r="J23" s="59"/>
       <c r="K23" s="57"/>
       <c r="L23" s="57"/>
       <c r="M23" s="56"/>
       <c r="N23" s="57"/>
       <c r="O23" s="59"/>
       <c r="P23" s="59"/>
       <c r="Q23" s="56"/>
       <c r="R23" s="57"/>
       <c r="S23" s="57"/>
       <c r="T23" s="57"/>
       <c r="U23" s="59"/>
       <c r="V23" s="56"/>
       <c r="W23" s="57"/>
       <c r="X23" s="59"/>
       <c r="Y23" s="56"/>
@@ -5928,51 +5928,51 @@
         <v>2943.6083874807573</v>
       </c>
       <c r="BO23" s="55">
         <v>2943.6083874807573</v>
       </c>
       <c r="BP23" s="54">
         <f t="shared" si="9"/>
         <v>147.18041937403785</v>
       </c>
       <c r="BQ23" s="54">
         <f t="shared" si="10"/>
         <v>3090.788806854795</v>
       </c>
       <c r="BS23" s="5">
         <v>3090.788806854795</v>
       </c>
       <c r="BT23" s="4">
         <f t="shared" si="11"/>
         <v>463.61832102821927</v>
       </c>
       <c r="BU23" s="4">
         <f t="shared" si="12"/>
         <v>3554.4071278830143</v>
       </c>
     </row>
-    <row r="24" spans="1:74" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:74" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A24" s="29"/>
       <c r="B24" s="1"/>
       <c r="C24" s="28"/>
       <c r="D24" s="16"/>
       <c r="E24" s="56"/>
       <c r="F24" s="56"/>
       <c r="G24" s="57"/>
       <c r="H24" s="56"/>
       <c r="I24" s="56"/>
       <c r="J24" s="59"/>
       <c r="K24" s="57"/>
       <c r="L24" s="57"/>
       <c r="M24" s="56"/>
       <c r="N24" s="57"/>
       <c r="O24" s="56"/>
       <c r="P24" s="56"/>
       <c r="Q24" s="56"/>
       <c r="R24" s="56"/>
       <c r="S24" s="57"/>
       <c r="T24" s="57"/>
       <c r="U24" s="56"/>
       <c r="V24" s="56"/>
       <c r="W24" s="57"/>
       <c r="X24" s="56"/>
       <c r="Y24" s="56"/>
@@ -6032,51 +6032,51 @@
       <c r="BM24" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BN24" s="54">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="BP24" s="54">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="BQ24" s="54">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="BT24" s="4">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BU24" s="4">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:74" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:74" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="29"/>
       <c r="B25" s="2"/>
       <c r="C25" s="28"/>
       <c r="D25" s="16"/>
       <c r="E25" s="56"/>
       <c r="F25" s="56"/>
       <c r="G25" s="57"/>
       <c r="H25" s="56"/>
       <c r="I25" s="56"/>
       <c r="J25" s="59"/>
       <c r="K25" s="57"/>
       <c r="L25" s="57"/>
       <c r="M25" s="56"/>
       <c r="N25" s="57"/>
       <c r="O25" s="56"/>
       <c r="P25" s="56"/>
       <c r="Q25" s="56"/>
       <c r="R25" s="56"/>
       <c r="S25" s="57"/>
       <c r="T25" s="57"/>
       <c r="U25" s="56"/>
       <c r="V25" s="56"/>
       <c r="W25" s="57"/>
       <c r="X25" s="56"/>
       <c r="Y25" s="56"/>
@@ -6136,51 +6136,51 @@
       <c r="BM25" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BN25" s="54">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="BP25" s="54">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="BQ25" s="54">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="BT25" s="4">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BU25" s="4">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:74" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:74" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="29"/>
       <c r="B26" s="1"/>
       <c r="C26" s="28"/>
       <c r="D26" s="16"/>
       <c r="E26" s="56"/>
       <c r="F26" s="56"/>
       <c r="G26" s="57"/>
       <c r="H26" s="56"/>
       <c r="I26" s="56"/>
       <c r="J26" s="59"/>
       <c r="K26" s="57"/>
       <c r="L26" s="57"/>
       <c r="M26" s="56"/>
       <c r="N26" s="57"/>
       <c r="O26" s="56"/>
       <c r="P26" s="56"/>
       <c r="Q26" s="56"/>
       <c r="R26" s="56"/>
       <c r="S26" s="57"/>
       <c r="T26" s="57"/>
       <c r="U26" s="56"/>
       <c r="V26" s="56"/>
       <c r="W26" s="57"/>
       <c r="X26" s="56"/>
       <c r="Y26" s="56"/>
@@ -6240,51 +6240,51 @@
       <c r="BM26" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BN26" s="54">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="BP26" s="54">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="BQ26" s="54">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="BT26" s="4">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BU26" s="4">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:74" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:74" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="89" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="90"/>
       <c r="C27" s="91"/>
       <c r="D27" s="16"/>
       <c r="E27" s="56"/>
       <c r="F27" s="56"/>
       <c r="G27" s="57"/>
       <c r="H27" s="56"/>
       <c r="I27" s="56"/>
       <c r="J27" s="59"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="56"/>
       <c r="N27" s="57"/>
       <c r="O27" s="56"/>
       <c r="P27" s="56"/>
       <c r="Q27" s="56"/>
       <c r="R27" s="56"/>
       <c r="S27" s="57"/>
       <c r="T27" s="57"/>
       <c r="U27" s="56"/>
       <c r="V27" s="56"/>
       <c r="W27" s="57"/>
@@ -6346,51 +6346,51 @@
       <c r="BM27" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="BN27" s="54">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="BP27" s="54">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="BQ27" s="54">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="BT27" s="4">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BU27" s="4">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:74" s="3" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:74" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="92"/>
       <c r="B28" s="93"/>
       <c r="C28" s="94"/>
       <c r="D28" s="16"/>
       <c r="E28" s="66"/>
       <c r="F28" s="56"/>
       <c r="G28" s="57"/>
       <c r="H28" s="66"/>
       <c r="I28" s="66"/>
       <c r="J28" s="59"/>
       <c r="K28" s="57"/>
       <c r="L28" s="57"/>
       <c r="M28" s="56"/>
       <c r="N28" s="57"/>
       <c r="O28" s="66"/>
       <c r="P28" s="66"/>
       <c r="Q28" s="66"/>
       <c r="R28" s="66"/>
       <c r="S28" s="57"/>
       <c r="T28" s="57"/>
       <c r="U28" s="66"/>
       <c r="V28" s="56"/>
       <c r="W28" s="57"/>
       <c r="X28" s="66"/>
       <c r="Y28" s="56"/>
@@ -6456,60 +6456,60 @@
         <v>0</v>
       </c>
       <c r="BN28" s="54">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="BO28" s="67"/>
       <c r="BP28" s="54">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="BQ28" s="54">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="BR28" s="67"/>
       <c r="BT28" s="4">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="BU28" s="4">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:74" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:74" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A29" s="30">
         <v>120</v>
       </c>
       <c r="B29" s="20" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="31">
         <f>D29*$D$2</f>
-        <v>22727.963170000003</v>
+        <v>24091.502300000004</v>
       </c>
       <c r="D29" s="16">
         <v>1414.9</v>
       </c>
       <c r="E29" s="56"/>
       <c r="F29" s="56"/>
       <c r="G29" s="57"/>
       <c r="H29" s="61"/>
       <c r="I29" s="56"/>
       <c r="J29" s="59"/>
       <c r="K29" s="57"/>
       <c r="L29" s="57"/>
       <c r="M29" s="56"/>
       <c r="N29" s="57"/>
       <c r="O29" s="56"/>
       <c r="P29" s="56"/>
       <c r="Q29" s="56"/>
       <c r="R29" s="56"/>
       <c r="S29" s="57"/>
       <c r="T29" s="57"/>
       <c r="U29" s="56"/>
       <c r="V29" s="56"/>
       <c r="W29" s="57"/>
       <c r="X29" s="61"/>
       <c r="Y29" s="56"/>
@@ -6588,60 +6588,60 @@
       </c>
       <c r="BO29" s="70">
         <v>665.32825105838322</v>
       </c>
       <c r="BP29" s="54">
         <f t="shared" si="9"/>
         <v>33.266412552919164</v>
       </c>
       <c r="BQ29" s="54">
         <f t="shared" si="10"/>
         <v>698.59466361130239</v>
       </c>
       <c r="BS29" s="44">
         <v>698.59466361130239</v>
       </c>
       <c r="BT29" s="45">
         <f t="shared" si="11"/>
         <v>104.78919954169535</v>
       </c>
       <c r="BU29" s="45">
         <f t="shared" si="12"/>
         <v>803.38386315299772</v>
       </c>
       <c r="BV29" s="43"/>
     </row>
-    <row r="30" spans="1:74" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:74" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A30" s="32" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="17" t="s">
         <v>56</v>
       </c>
       <c r="C30" s="33">
         <f t="shared" ref="C30:C38" si="13">D30*$D$2</f>
-        <v>52963.912759999999</v>
+        <v>56141.424400000004</v>
       </c>
       <c r="D30" s="16">
         <v>3297.2</v>
       </c>
       <c r="E30" s="58"/>
       <c r="F30" s="56"/>
       <c r="G30" s="57"/>
       <c r="H30" s="61"/>
       <c r="I30" s="61"/>
       <c r="J30" s="61"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="56"/>
       <c r="N30" s="57"/>
       <c r="O30" s="61"/>
       <c r="P30" s="61"/>
       <c r="Q30" s="56"/>
       <c r="R30" s="57"/>
       <c r="S30" s="57"/>
       <c r="T30" s="57"/>
       <c r="U30" s="61"/>
       <c r="V30" s="56"/>
       <c r="W30" s="57"/>
       <c r="X30" s="61"/>
       <c r="Y30" s="56"/>
@@ -6723,60 +6723,60 @@
       </c>
       <c r="BP30" s="45">
         <f t="shared" si="9"/>
         <v>81.621419615567078</v>
       </c>
       <c r="BQ30" s="45">
         <f t="shared" si="10"/>
         <v>1714.0498119269087</v>
       </c>
       <c r="BR30" s="43" t="s">
         <v>51</v>
       </c>
       <c r="BS30" s="44">
         <v>1714.0498119269087</v>
       </c>
       <c r="BT30" s="45">
         <f t="shared" si="11"/>
         <v>257.10747178903631</v>
       </c>
       <c r="BU30" s="45">
         <f t="shared" si="12"/>
         <v>1971.1572837159449</v>
       </c>
       <c r="BV30" s="43"/>
     </row>
-    <row r="31" spans="1:74" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:74" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A31" s="34">
         <v>130</v>
       </c>
       <c r="B31" s="19" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="33">
         <f t="shared" si="13"/>
-        <v>7397.6315490000006</v>
+        <v>7841.4443099999999</v>
       </c>
       <c r="D31" s="16">
         <v>460.53</v>
       </c>
       <c r="E31" s="58"/>
       <c r="F31" s="56"/>
       <c r="G31" s="57"/>
       <c r="H31" s="61"/>
       <c r="I31" s="61"/>
       <c r="J31" s="61"/>
       <c r="K31" s="57"/>
       <c r="L31" s="57"/>
       <c r="M31" s="56"/>
       <c r="N31" s="57"/>
       <c r="O31" s="61"/>
       <c r="P31" s="61"/>
       <c r="Q31" s="56"/>
       <c r="R31" s="57"/>
       <c r="S31" s="57"/>
       <c r="T31" s="57"/>
       <c r="U31" s="61"/>
       <c r="V31" s="56"/>
       <c r="W31" s="57"/>
       <c r="X31" s="61"/>
       <c r="Y31" s="56"/>
@@ -6854,60 +6854,60 @@
         <v>216.63668829592027</v>
       </c>
       <c r="BO31" s="70">
         <v>216.63668829592027</v>
       </c>
       <c r="BP31" s="54">
         <f t="shared" si="9"/>
         <v>10.831834414796013</v>
       </c>
       <c r="BQ31" s="54">
         <f t="shared" si="10"/>
         <v>227.46852271071629</v>
       </c>
       <c r="BS31" s="6">
         <v>227.46852271071629</v>
       </c>
       <c r="BT31" s="4">
         <f t="shared" si="11"/>
         <v>34.12027840660744</v>
       </c>
       <c r="BU31" s="4">
         <f t="shared" si="12"/>
         <v>261.58880111732373</v>
       </c>
     </row>
-    <row r="32" spans="1:74" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:74" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A32" s="34">
         <v>140</v>
       </c>
       <c r="B32" s="19" t="s">
         <v>43</v>
       </c>
       <c r="C32" s="33">
         <f t="shared" si="13"/>
-        <v>11080.303707000001</v>
+        <v>11745.054330000001</v>
       </c>
       <c r="D32" s="16">
         <v>689.79</v>
       </c>
       <c r="E32" s="58"/>
       <c r="F32" s="56"/>
       <c r="G32" s="57"/>
       <c r="H32" s="61"/>
       <c r="I32" s="61"/>
       <c r="J32" s="61"/>
       <c r="K32" s="57"/>
       <c r="L32" s="57"/>
       <c r="M32" s="56"/>
       <c r="N32" s="57"/>
       <c r="O32" s="61"/>
       <c r="P32" s="61"/>
       <c r="Q32" s="56"/>
       <c r="R32" s="57"/>
       <c r="S32" s="57"/>
       <c r="T32" s="57"/>
       <c r="U32" s="61"/>
       <c r="V32" s="56"/>
       <c r="W32" s="57"/>
       <c r="X32" s="61"/>
       <c r="Y32" s="56"/>
@@ -6985,60 +6985,60 @@
         <v>324.47966999084844</v>
       </c>
       <c r="BO32" s="70">
         <v>324.47966999084844</v>
       </c>
       <c r="BP32" s="54">
         <f t="shared" si="9"/>
         <v>16.223983499542424</v>
       </c>
       <c r="BQ32" s="54">
         <f t="shared" si="10"/>
         <v>340.70365349039088</v>
       </c>
       <c r="BS32" s="6">
         <v>340.70365349039088</v>
       </c>
       <c r="BT32" s="4">
         <f t="shared" si="11"/>
         <v>51.105548023558633</v>
       </c>
       <c r="BU32" s="4">
         <f t="shared" si="12"/>
         <v>391.80920151394952</v>
       </c>
     </row>
-    <row r="33" spans="1:73" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:73" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="27">
         <v>150</v>
       </c>
       <c r="B33" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C33" s="33">
         <f t="shared" si="13"/>
-        <v>6867.221383000001</v>
+        <v>7279.2127700000001</v>
       </c>
       <c r="D33" s="16">
         <v>427.51</v>
       </c>
       <c r="E33" s="58"/>
       <c r="F33" s="56"/>
       <c r="G33" s="57"/>
       <c r="H33" s="61"/>
       <c r="I33" s="61"/>
       <c r="J33" s="61"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="56"/>
       <c r="N33" s="57"/>
       <c r="O33" s="61"/>
       <c r="P33" s="61"/>
       <c r="Q33" s="56"/>
       <c r="R33" s="57"/>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="61"/>
       <c r="V33" s="56"/>
       <c r="W33" s="57"/>
       <c r="X33" s="61"/>
       <c r="Y33" s="56"/>
@@ -7116,60 +7116,60 @@
         <v>201.10677613855407</v>
       </c>
       <c r="BO33" s="70">
         <v>201.10677613855407</v>
       </c>
       <c r="BP33" s="54">
         <f t="shared" si="9"/>
         <v>10.055338806927702</v>
       </c>
       <c r="BQ33" s="54">
         <f t="shared" si="10"/>
         <v>211.16211494548176</v>
       </c>
       <c r="BS33" s="6">
         <v>211.16211494548176</v>
       </c>
       <c r="BT33" s="4">
         <f t="shared" si="11"/>
         <v>31.674317241822266</v>
       </c>
       <c r="BU33" s="4">
         <f t="shared" si="12"/>
         <v>242.83643218730401</v>
       </c>
     </row>
-    <row r="34" spans="1:73" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:73" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="27">
         <v>160</v>
       </c>
       <c r="B34" s="19" t="s">
         <v>44</v>
       </c>
       <c r="C34" s="33">
         <f t="shared" si="13"/>
-        <v>6073.533730000001</v>
+        <v>6437.9087000000009</v>
       </c>
       <c r="D34" s="16">
         <v>378.1</v>
       </c>
       <c r="E34" s="58"/>
       <c r="F34" s="56"/>
       <c r="G34" s="57"/>
       <c r="H34" s="61"/>
       <c r="I34" s="61"/>
       <c r="J34" s="61"/>
       <c r="K34" s="57"/>
       <c r="L34" s="57"/>
       <c r="M34" s="56"/>
       <c r="N34" s="57"/>
       <c r="O34" s="61"/>
       <c r="P34" s="61"/>
       <c r="Q34" s="56"/>
       <c r="R34" s="57"/>
       <c r="S34" s="57"/>
       <c r="T34" s="57"/>
       <c r="U34" s="61"/>
       <c r="V34" s="56"/>
       <c r="W34" s="57"/>
       <c r="X34" s="61"/>
       <c r="Y34" s="56"/>
@@ -7247,60 +7247,60 @@
         <v>177.86777089587676</v>
       </c>
       <c r="BO34" s="70">
         <v>177.86777089587676</v>
       </c>
       <c r="BP34" s="54">
         <f t="shared" si="9"/>
         <v>8.8933885447938383</v>
       </c>
       <c r="BQ34" s="54">
         <f t="shared" si="10"/>
         <v>186.76115944067061</v>
       </c>
       <c r="BS34" s="6">
         <v>186.76115944067061</v>
       </c>
       <c r="BT34" s="4">
         <f t="shared" si="11"/>
         <v>28.014173916100592</v>
       </c>
       <c r="BU34" s="4">
         <f t="shared" si="12"/>
         <v>214.7753333567712</v>
       </c>
     </row>
-    <row r="35" spans="1:73" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:73" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A35" s="35">
         <v>170</v>
       </c>
       <c r="B35" s="19" t="s">
         <v>45</v>
       </c>
       <c r="C35" s="33">
         <f t="shared" si="13"/>
-        <v>4674.4363633000003</v>
+        <v>4954.8740269999998</v>
       </c>
       <c r="D35" s="16">
         <v>291.00099999999998</v>
       </c>
       <c r="E35" s="58"/>
       <c r="F35" s="56"/>
       <c r="G35" s="57"/>
       <c r="H35" s="61"/>
       <c r="I35" s="61"/>
       <c r="J35" s="61"/>
       <c r="K35" s="57"/>
       <c r="L35" s="57"/>
       <c r="M35" s="56"/>
       <c r="N35" s="57"/>
       <c r="O35" s="61"/>
       <c r="P35" s="61"/>
       <c r="Q35" s="56"/>
       <c r="R35" s="57"/>
       <c r="S35" s="57"/>
       <c r="T35" s="57"/>
       <c r="U35" s="61"/>
       <c r="V35" s="56"/>
       <c r="W35" s="57"/>
       <c r="X35" s="61"/>
       <c r="Y35" s="56"/>
@@ -7378,60 +7378,60 @@
         <v>119.93784676929876</v>
       </c>
       <c r="BO35" s="70">
         <v>119.93784676929876</v>
       </c>
       <c r="BP35" s="54">
         <f t="shared" si="9"/>
         <v>5.9968923384649377</v>
       </c>
       <c r="BQ35" s="54">
         <f t="shared" si="10"/>
         <v>125.93473910776369</v>
       </c>
       <c r="BS35" s="6">
         <v>125.93473910776369</v>
       </c>
       <c r="BT35" s="4">
         <f t="shared" si="11"/>
         <v>18.890210866164555</v>
       </c>
       <c r="BU35" s="4">
         <f t="shared" si="12"/>
         <v>144.82494997392826</v>
       </c>
     </row>
-    <row r="36" spans="1:73" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:73" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A36" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="19" t="s">
         <v>47</v>
       </c>
       <c r="C36" s="33">
         <f t="shared" si="13"/>
-        <v>37443.552300000003</v>
+        <v>39689.937000000005</v>
       </c>
       <c r="D36" s="16">
         <v>2331</v>
       </c>
       <c r="E36" s="58"/>
       <c r="F36" s="56"/>
       <c r="G36" s="57"/>
       <c r="H36" s="59"/>
       <c r="I36" s="61"/>
       <c r="J36" s="61"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="56"/>
       <c r="N36" s="57"/>
       <c r="O36" s="61"/>
       <c r="P36" s="61"/>
       <c r="Q36" s="56"/>
       <c r="R36" s="57"/>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="61"/>
       <c r="V36" s="56"/>
       <c r="W36" s="57"/>
       <c r="X36" s="59"/>
       <c r="Y36" s="56"/>
@@ -7509,60 +7509,60 @@
         <v>1096.4346969956182</v>
       </c>
       <c r="BO36" s="55">
         <v>1096.4346969956182</v>
       </c>
       <c r="BP36" s="54">
         <f t="shared" si="9"/>
         <v>54.82173484978091</v>
       </c>
       <c r="BQ36" s="54">
         <f t="shared" si="10"/>
         <v>1151.2564318453992</v>
       </c>
       <c r="BS36" s="5">
         <v>1151.2564318453992</v>
       </c>
       <c r="BT36" s="4">
         <f t="shared" si="11"/>
         <v>172.68846477680987</v>
       </c>
       <c r="BU36" s="4">
         <f t="shared" si="12"/>
         <v>1323.9448966222092</v>
       </c>
     </row>
-    <row r="37" spans="1:73" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:73" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A37" s="32">
         <v>1005</v>
       </c>
       <c r="B37" s="17" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="33">
         <f t="shared" si="13"/>
-        <v>7252.4193170000008</v>
+        <v>7687.520230000001</v>
       </c>
       <c r="D37" s="16">
         <v>451.49</v>
       </c>
       <c r="E37" s="58"/>
       <c r="F37" s="56"/>
       <c r="G37" s="57"/>
       <c r="H37" s="61"/>
       <c r="I37" s="61"/>
       <c r="J37" s="61"/>
       <c r="K37" s="57"/>
       <c r="L37" s="57"/>
       <c r="M37" s="56"/>
       <c r="N37" s="57"/>
       <c r="O37" s="61"/>
       <c r="P37" s="61"/>
       <c r="Q37" s="56"/>
       <c r="R37" s="57"/>
       <c r="S37" s="57"/>
       <c r="T37" s="57"/>
       <c r="U37" s="61"/>
       <c r="V37" s="56"/>
       <c r="W37" s="57"/>
       <c r="X37" s="61"/>
       <c r="Y37" s="56"/>
@@ -7640,60 +7640,60 @@
         <v>222.05539865298681</v>
       </c>
       <c r="BO37" s="70">
         <v>222.05539865298681</v>
       </c>
       <c r="BP37" s="54">
         <f t="shared" si="9"/>
         <v>11.102769932649341</v>
       </c>
       <c r="BQ37" s="54">
         <f t="shared" si="10"/>
         <v>233.15816858563616</v>
       </c>
       <c r="BS37" s="6">
         <v>233.15816858563616</v>
       </c>
       <c r="BT37" s="4">
         <f t="shared" si="11"/>
         <v>34.973725287845426</v>
       </c>
       <c r="BU37" s="4">
         <f t="shared" si="12"/>
         <v>268.1318938734816</v>
       </c>
     </row>
-    <row r="38" spans="1:73" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:73" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A38" s="32">
         <v>1084</v>
       </c>
       <c r="B38" s="17" t="s">
         <v>54</v>
       </c>
       <c r="C38" s="33">
         <f t="shared" si="13"/>
-        <v>9541.9214660000016</v>
+        <v>10114.37854</v>
       </c>
       <c r="D38" s="16">
         <v>594.02</v>
       </c>
       <c r="E38" s="58"/>
       <c r="F38" s="56"/>
       <c r="G38" s="57"/>
       <c r="H38" s="61"/>
       <c r="I38" s="61"/>
       <c r="J38" s="61"/>
       <c r="K38" s="57"/>
       <c r="L38" s="57"/>
       <c r="M38" s="56"/>
       <c r="N38" s="57"/>
       <c r="O38" s="61"/>
       <c r="P38" s="61"/>
       <c r="Q38" s="56"/>
       <c r="R38" s="57"/>
       <c r="S38" s="57"/>
       <c r="T38" s="57"/>
       <c r="U38" s="61"/>
       <c r="V38" s="56"/>
       <c r="W38" s="57"/>
       <c r="X38" s="61"/>
       <c r="Y38" s="56"/>
@@ -7771,51 +7771,51 @@
         <v>499.5268867308198</v>
       </c>
       <c r="BO38" s="70">
         <v>499.5268867308198</v>
       </c>
       <c r="BP38" s="54">
         <f t="shared" si="9"/>
         <v>24.97634433654099</v>
       </c>
       <c r="BQ38" s="54">
         <f t="shared" si="10"/>
         <v>524.50323106736073</v>
       </c>
       <c r="BS38" s="6">
         <v>524.50323106736073</v>
       </c>
       <c r="BT38" s="4">
         <f t="shared" si="11"/>
         <v>78.675484660104104</v>
       </c>
       <c r="BU38" s="4">
         <f t="shared" si="12"/>
         <v>603.17871572746481</v>
       </c>
     </row>
-    <row r="39" spans="1:73" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:73" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A39" s="46" t="s">
         <v>53</v>
       </c>
       <c r="B39" s="19" t="s">
         <v>55</v>
       </c>
       <c r="C39" s="76" t="s">
         <v>57</v>
       </c>
       <c r="D39" s="16">
         <v>2200</v>
       </c>
       <c r="E39" s="58"/>
       <c r="F39" s="56"/>
       <c r="G39" s="57"/>
       <c r="H39" s="61"/>
       <c r="I39" s="61"/>
       <c r="J39" s="61"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="56"/>
       <c r="N39" s="57"/>
       <c r="O39" s="61"/>
       <c r="P39" s="61"/>
       <c r="Q39" s="56"/>
@@ -7901,51 +7901,51 @@
         <v>1046.8166327945457</v>
       </c>
       <c r="BO39" s="70">
         <v>1046.8166327945457</v>
       </c>
       <c r="BP39" s="54">
         <f t="shared" si="9"/>
         <v>52.340831639727284</v>
       </c>
       <c r="BQ39" s="54">
         <f t="shared" si="10"/>
         <v>1099.1574644342729</v>
       </c>
       <c r="BS39" s="6">
         <v>1099.1574644342729</v>
       </c>
       <c r="BT39" s="4">
         <f t="shared" si="11"/>
         <v>164.87361966514092</v>
       </c>
       <c r="BU39" s="4">
         <f t="shared" si="12"/>
         <v>1264.0310840994139</v>
       </c>
     </row>
-    <row r="40" spans="1:73" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:73" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A40" s="46"/>
       <c r="B40" s="19"/>
       <c r="C40" s="48"/>
       <c r="D40" s="15"/>
       <c r="E40" s="58"/>
       <c r="F40" s="56"/>
       <c r="G40" s="57"/>
       <c r="H40" s="61"/>
       <c r="I40" s="61"/>
       <c r="J40" s="61"/>
       <c r="K40" s="57"/>
       <c r="L40" s="57"/>
       <c r="M40" s="56"/>
       <c r="N40" s="57"/>
       <c r="O40" s="61"/>
       <c r="P40" s="61"/>
       <c r="Q40" s="56"/>
       <c r="R40" s="57"/>
       <c r="S40" s="57"/>
       <c r="T40" s="57"/>
       <c r="U40" s="61"/>
       <c r="V40" s="56"/>
       <c r="W40" s="57"/>
       <c r="X40" s="61"/>
       <c r="Y40" s="56"/>
@@ -8023,51 +8023,51 @@
         <v>187.42034276245806</v>
       </c>
       <c r="BO40" s="70">
         <v>187.42034276245806</v>
       </c>
       <c r="BP40" s="54">
         <f t="shared" si="9"/>
         <v>9.3710171381229035</v>
       </c>
       <c r="BQ40" s="54">
         <f t="shared" si="10"/>
         <v>196.79135990058097</v>
       </c>
       <c r="BS40" s="6">
         <v>196.79135990058097</v>
       </c>
       <c r="BT40" s="4">
         <f t="shared" si="11"/>
         <v>29.518703985087143</v>
       </c>
       <c r="BU40" s="4">
         <f t="shared" si="12"/>
         <v>226.31006388566811</v>
       </c>
     </row>
-    <row r="41" spans="1:73" ht="6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:73" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="39"/>
       <c r="B41" s="50"/>
       <c r="C41" s="41"/>
       <c r="D41" s="15"/>
       <c r="E41" s="56"/>
       <c r="F41" s="56"/>
       <c r="G41" s="56"/>
       <c r="H41" s="56"/>
       <c r="I41" s="56"/>
       <c r="J41" s="56"/>
       <c r="K41" s="56"/>
       <c r="L41" s="56"/>
       <c r="M41" s="56"/>
       <c r="N41" s="56"/>
       <c r="O41" s="56"/>
       <c r="P41" s="56"/>
       <c r="Q41" s="56"/>
       <c r="R41" s="56"/>
       <c r="S41" s="56"/>
       <c r="T41" s="56"/>
       <c r="U41" s="56"/>
       <c r="V41" s="56"/>
       <c r="W41" s="56"/>
       <c r="X41" s="56"/>
       <c r="Y41" s="56"/>
@@ -8096,51 +8096,51 @@
       <c r="AM41" s="56"/>
       <c r="AN41" s="56"/>
       <c r="AO41" s="56"/>
       <c r="AP41" s="56"/>
       <c r="AQ41" s="56"/>
       <c r="AR41" s="56"/>
       <c r="AS41" s="56"/>
       <c r="AT41" s="56"/>
       <c r="AU41" s="56"/>
       <c r="AV41" s="56"/>
       <c r="AW41" s="62">
         <v>370</v>
       </c>
       <c r="AX41" s="56">
         <f t="shared" ref="AX41" si="16">AW41/100*9</f>
         <v>33.300000000000004</v>
       </c>
       <c r="AY41" s="57">
         <f t="shared" ref="AY41" si="17">AW41+AX41</f>
         <v>403.3</v>
       </c>
       <c r="AZ41" s="56"/>
       <c r="BA41" s="56"/>
       <c r="BB41" s="56"/>
     </row>
-    <row r="42" spans="1:73" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:73" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="40"/>
       <c r="B42" s="51"/>
       <c r="C42" s="42"/>
       <c r="D42" s="15"/>
       <c r="E42" s="56"/>
       <c r="F42" s="56"/>
       <c r="G42" s="56"/>
       <c r="H42" s="56"/>
       <c r="I42" s="56"/>
       <c r="J42" s="56"/>
       <c r="K42" s="56"/>
       <c r="L42" s="56"/>
       <c r="M42" s="56"/>
       <c r="N42" s="56"/>
       <c r="O42" s="56"/>
       <c r="P42" s="56"/>
       <c r="Q42" s="56"/>
       <c r="R42" s="56"/>
       <c r="S42" s="56"/>
       <c r="T42" s="56"/>
       <c r="U42" s="56"/>
       <c r="V42" s="56"/>
       <c r="W42" s="56"/>
       <c r="X42" s="56"/>
       <c r="Y42" s="56"/>
@@ -8152,51 +8152,51 @@
       <c r="AE42" s="56"/>
       <c r="AF42" s="56"/>
       <c r="AG42" s="56"/>
       <c r="AH42" s="56"/>
       <c r="AI42" s="56"/>
       <c r="AJ42" s="56"/>
       <c r="AK42" s="56"/>
       <c r="AL42" s="56"/>
       <c r="AM42" s="56"/>
       <c r="AN42" s="56"/>
       <c r="AO42" s="56"/>
       <c r="AP42" s="56"/>
       <c r="AQ42" s="56"/>
       <c r="AR42" s="56"/>
       <c r="AS42" s="56"/>
       <c r="AT42" s="56"/>
       <c r="AU42" s="56"/>
       <c r="AV42" s="56"/>
       <c r="AW42" s="56"/>
       <c r="AX42" s="56"/>
       <c r="AY42" s="56"/>
       <c r="AZ42" s="56"/>
       <c r="BA42" s="56"/>
       <c r="BB42" s="56"/>
     </row>
-    <row r="43" spans="1:73" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:73" x14ac:dyDescent="0.25">
       <c r="A43" s="47"/>
       <c r="B43" s="78" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="49"/>
       <c r="D43" s="15"/>
       <c r="E43" s="56"/>
       <c r="F43" s="56"/>
       <c r="G43" s="56"/>
       <c r="H43" s="56"/>
       <c r="I43" s="56"/>
       <c r="J43" s="56"/>
       <c r="K43" s="56"/>
       <c r="L43" s="56"/>
       <c r="M43" s="56"/>
       <c r="N43" s="56"/>
       <c r="O43" s="56"/>
       <c r="P43" s="56"/>
       <c r="Q43" s="56"/>
       <c r="R43" s="56"/>
       <c r="S43" s="56"/>
       <c r="T43" s="56"/>
       <c r="U43" s="56"/>
       <c r="V43" s="56"/>
       <c r="W43" s="56"/>
@@ -8210,51 +8210,51 @@
       <c r="AE43" s="56"/>
       <c r="AF43" s="56"/>
       <c r="AG43" s="56"/>
       <c r="AH43" s="56"/>
       <c r="AI43" s="56"/>
       <c r="AJ43" s="56"/>
       <c r="AK43" s="56"/>
       <c r="AL43" s="56"/>
       <c r="AM43" s="56"/>
       <c r="AN43" s="56"/>
       <c r="AO43" s="56"/>
       <c r="AP43" s="56"/>
       <c r="AQ43" s="56"/>
       <c r="AR43" s="56"/>
       <c r="AS43" s="56"/>
       <c r="AT43" s="56"/>
       <c r="AU43" s="56"/>
       <c r="AV43" s="56"/>
       <c r="AW43" s="56"/>
       <c r="AX43" s="56"/>
       <c r="AY43" s="56"/>
       <c r="AZ43" s="56"/>
       <c r="BA43" s="56"/>
       <c r="BB43" s="56"/>
     </row>
-    <row r="44" spans="1:73" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:73" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="47"/>
       <c r="B44" s="79"/>
       <c r="C44" s="49"/>
       <c r="D44" s="15"/>
       <c r="E44" s="56"/>
       <c r="F44" s="56"/>
       <c r="G44" s="56"/>
       <c r="H44" s="56"/>
       <c r="I44" s="56"/>
       <c r="J44" s="56"/>
       <c r="K44" s="56"/>
       <c r="L44" s="56"/>
       <c r="M44" s="56"/>
       <c r="N44" s="56"/>
       <c r="O44" s="56"/>
       <c r="P44" s="56"/>
       <c r="Q44" s="56"/>
       <c r="R44" s="56"/>
       <c r="S44" s="56"/>
       <c r="T44" s="56"/>
       <c r="U44" s="56"/>
       <c r="V44" s="56"/>
       <c r="W44" s="56"/>
       <c r="X44" s="56"/>
       <c r="Y44" s="56"/>
@@ -8266,51 +8266,51 @@
       <c r="AE44" s="56"/>
       <c r="AF44" s="56"/>
       <c r="AG44" s="56"/>
       <c r="AH44" s="56"/>
       <c r="AI44" s="56"/>
       <c r="AJ44" s="56"/>
       <c r="AK44" s="56"/>
       <c r="AL44" s="56"/>
       <c r="AM44" s="56"/>
       <c r="AN44" s="56"/>
       <c r="AO44" s="56"/>
       <c r="AP44" s="56"/>
       <c r="AQ44" s="56"/>
       <c r="AR44" s="56"/>
       <c r="AS44" s="56"/>
       <c r="AT44" s="56"/>
       <c r="AU44" s="56"/>
       <c r="AV44" s="56"/>
       <c r="AW44" s="56"/>
       <c r="AX44" s="56"/>
       <c r="AY44" s="56"/>
       <c r="AZ44" s="56"/>
       <c r="BA44" s="56"/>
       <c r="BB44" s="56"/>
     </row>
-    <row r="45" spans="1:73" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:73" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="36"/>
       <c r="B45" s="37"/>
       <c r="C45" s="38"/>
       <c r="D45" s="15"/>
       <c r="E45" s="56"/>
       <c r="F45" s="56"/>
       <c r="G45" s="56"/>
       <c r="H45" s="56"/>
       <c r="I45" s="56"/>
       <c r="J45" s="56"/>
       <c r="K45" s="56"/>
       <c r="L45" s="56"/>
       <c r="M45" s="56"/>
       <c r="N45" s="56"/>
       <c r="O45" s="56"/>
       <c r="P45" s="56"/>
       <c r="Q45" s="56"/>
       <c r="R45" s="56"/>
       <c r="S45" s="56"/>
       <c r="T45" s="56"/>
       <c r="U45" s="56"/>
       <c r="V45" s="56"/>
       <c r="W45" s="56"/>
       <c r="X45" s="56"/>
       <c r="Y45" s="56"/>
@@ -8322,51 +8322,51 @@
       <c r="AE45" s="56"/>
       <c r="AF45" s="56"/>
       <c r="AG45" s="56"/>
       <c r="AH45" s="56"/>
       <c r="AI45" s="56"/>
       <c r="AJ45" s="56"/>
       <c r="AK45" s="56"/>
       <c r="AL45" s="56"/>
       <c r="AM45" s="56"/>
       <c r="AN45" s="56"/>
       <c r="AO45" s="56"/>
       <c r="AP45" s="56"/>
       <c r="AQ45" s="56"/>
       <c r="AR45" s="56"/>
       <c r="AS45" s="56"/>
       <c r="AT45" s="56"/>
       <c r="AU45" s="56"/>
       <c r="AV45" s="56"/>
       <c r="AW45" s="56"/>
       <c r="AX45" s="56"/>
       <c r="AY45" s="56"/>
       <c r="AZ45" s="56"/>
       <c r="BA45" s="56"/>
       <c r="BB45" s="56"/>
     </row>
-    <row r="46" spans="1:73" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:73" x14ac:dyDescent="0.25">
       <c r="A46" s="9"/>
       <c r="B46" s="23"/>
       <c r="C46" s="24"/>
       <c r="D46" s="15"/>
       <c r="E46" s="56"/>
       <c r="F46" s="56"/>
       <c r="G46" s="56"/>
       <c r="H46" s="56"/>
       <c r="I46" s="56"/>
       <c r="J46" s="56"/>
       <c r="K46" s="56"/>
       <c r="L46" s="56"/>
       <c r="M46" s="56"/>
       <c r="N46" s="56"/>
       <c r="O46" s="56"/>
       <c r="P46" s="56"/>
       <c r="Q46" s="56"/>
       <c r="R46" s="56"/>
       <c r="S46" s="56"/>
       <c r="T46" s="56"/>
       <c r="U46" s="56"/>
       <c r="V46" s="56"/>
       <c r="W46" s="56"/>
       <c r="X46" s="56"/>
       <c r="Y46" s="56"/>
@@ -8378,95 +8378,95 @@
       <c r="AE46" s="56"/>
       <c r="AF46" s="56"/>
       <c r="AG46" s="56"/>
       <c r="AH46" s="56"/>
       <c r="AI46" s="56"/>
       <c r="AJ46" s="56"/>
       <c r="AK46" s="56"/>
       <c r="AL46" s="56"/>
       <c r="AM46" s="56"/>
       <c r="AN46" s="56"/>
       <c r="AO46" s="56"/>
       <c r="AP46" s="56"/>
       <c r="AQ46" s="56"/>
       <c r="AR46" s="56"/>
       <c r="AS46" s="56"/>
       <c r="AT46" s="56"/>
       <c r="AU46" s="56"/>
       <c r="AV46" s="56"/>
       <c r="AW46" s="56"/>
       <c r="AX46" s="56"/>
       <c r="AY46" s="56"/>
       <c r="AZ46" s="56"/>
       <c r="BA46" s="56"/>
       <c r="BB46" s="56"/>
     </row>
-    <row r="47" spans="1:73" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:73" x14ac:dyDescent="0.25">
       <c r="A47" s="9"/>
       <c r="B47" s="10"/>
       <c r="C47" s="11"/>
     </row>
-    <row r="48" spans="1:73" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:73" x14ac:dyDescent="0.25">
       <c r="A48" s="9"/>
       <c r="B48" s="9"/>
       <c r="C48" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B43:B44"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A28:C28"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>